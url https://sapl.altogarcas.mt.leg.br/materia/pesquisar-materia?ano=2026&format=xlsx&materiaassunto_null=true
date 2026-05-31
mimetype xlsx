--- v0 (2026-02-07)
+++ v1 (2026-05-31)
@@ -10,158 +10,2445 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1960" uniqueCount="794">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>PLO</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei Ordinaria</t>
+    <t>PLO-E</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinaria do Executivo</t>
   </si>
   <si>
     <t>Cezalpino Mendes Teixeira Junior</t>
   </si>
   <si>
-    <t>https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_lei_no_001-2026.pdf</t>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_lei_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Cria o fundo municipal do idoso - FMI - no município de Alto Garças, estado de Mato Grosso e da outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_lei_no_002-2026.pdf</t>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_lei_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 538 de dezessete de dezembro de 2001 e da outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/11/projeto_de_lei_no_004-2026.pdf</t>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/11/projeto_de_lei_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta os artigos 3-A, 3-B e 3-C a lei municipal nº 1.497 de 15 de outubro de 2025 que dispõe sobre o plano plurianual do município de Alto Garças, estado de Mato Grosso, para o quadriênio 2026-2029, para instituir a agenda transversal para crianças e adolescentes.</t>
   </si>
   <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/239/pl_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>"CRIA A PROCURADORIA - GERAL DO MUNICÍPIO DE ALTO GARÇAS, DISPÕE SOBRE SUA ORGANIZAÇÃO, ATRIBUIÇÕES E REGIME JURÍDICO DOS PROCURADORES JURÍDICOS MUNICIPAIS, ALTERA A LEI MUNICIPAL Nº 874, DE 8 NOVEMBRO DE 2011, E INSTITUI O FUNDO ESPECIAL DA PROCURADORA-GERAL DO MUNICÍPIO".</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/234/pl_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>"CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA,  A SER PAGA AOS POLICIAIS MILITARES QUE EXERCEREM ATIVIDADE MUNICIPAL DELEGADA PELO MUNICÍPIO DE ALTO GARÇA, POR MEIO DE TERMO DE COLABORAÇÃO CELEBRADO COM O MUNICÍPIO DE ALTO GARÇAS."</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/241/pl_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>" ALTERA O ANEXO III E ACRESCENTA O ART. 4ºA À LEI MUNICIPAL Nº 874 DE 8 NOVEMBRO DE 2011, QUE DISPÕE SOBRE O QUADRO DE PESSOAL E O PLANO  DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/38/projeto_de_lei_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Revoga integralmente a Lei municipal nº 1.362 de 11 de abril de 2023, e da outras providências”.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/83/pl_010.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação do vencimento básico dos agentes comunitários de saúde e dos agentes de combate às endemias ao piso salarial previsto no §9º do art. 300 daa lei municipal nº 1.403/2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a realização de processo seletivo simplificado, visando contratação por tempo determinado de profissionais da saúde, para atender à necessidade temporária e de excepcional interesse público, e da outras providências.”</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o município de Alto Garças/MT a celebrar parceria com a Associação Expedição do Rio Das Garças (AERG) por meio de acordo de cooperação, termo de fomento ou outro instrumento previsto na lei federal nº13.019/2014, e da outras providências.”</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o sistema único de assistência social do município de Alto Garças / MT e da outras providências”.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/238/pl_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 874/2011, QUE DISPÕE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE ALTO GARÇAS, CRIA E REORGANIZA CARGOS DA ÁREA DE ENGENHARIA, FIXA VENCIMENTO BASE DO CARGO DE ENGENHEIRO CIVIL EM CONFORMIDADE COM  A  LEI FEDERAL Nº 4.95/1966, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o município de Alto Garças, abrir credito adicional especial por remanejo/transposição de despesa por fonte de recursos, com finalidade de criar inclusão modalidade aplicação em diversas secretarias, no orçamento geral do município e da outras providências”.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_lei_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o poder executivo municipal de Alto Garças a abrir crédito adicional especial, por anulação de dotação, no valor de R$ 752.000,00 (setecentos e cinquenta e dois mil reais), para incremento do orçamento de 2026 e da outras providências.”</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização para abertura de crédito adicional especial, por excesso de arrecadação em 2026, e da outras providências.”</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o plano plurianual 2026-2029, a lei de diretrizes orçamentarias (LDO) para 2026 e lei orçamentaria anual (LOA) para 2026, para autorizar abertura de credito adicional especial por anulação parcial de dotação orçamentaria para secretaria municipal de infraestrutura e obras.”</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/237/pl_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI MUNICIPAL Nº 874, DE 08 DE NOVEMBRO DE 2011, PARA ALTERAR VENCIMENTO DE CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/85/p_l_22.pdf</t>
+  </si>
+  <si>
+    <t>Cria o " Programa escola padronizada: Caminho da igualdade" na rede pública municipal de Alto Garças para fornecer vestuários de uniformes escolares gratuitos aos alunos da educação básica municipal.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/180/pl_023-2026_of_129-226.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Projeto Multidisciplinar na educação no município de Alto Garças, para atendimento psicossocial e educacional de alunos, em especial os neurodivergentes, suas famílias e profissionais da educação, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_no_025-2026_.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Plano plurianual (PPA) 2026-2029, a lei de diretrizes orçamentarias (LDO) para 2026 e lei orçamentaria anual (LOA) para 2026, para autorizar abertura de credito adicional especial por anulação parcial de dotação orçamentaria para a secretaria municipal de infraestrutura e obras no valor de R$99.900,00 (noventa e nove mil e novecentos reais).”</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/255/pl_027.2026..pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI MUNICIPAL Nº 874, DE 08 DE NOVEMBRO DE 2011, PARA CRIAR FUNÇÕES GRATIFICADAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/240/pl_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A TRANSORMAÇÃO GRADUAL DE CARGOS DE AUXILIAR DE ENFERMAGEM EM CARGOS DE TÉCNICO EM ENFERMAGEM, ESTABELECE CRITÉRIOS PARA O ENQUADRAMENTO DOS SERVIDORES OCUPANTES,  E ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 874, DE 08 DE NOVEMBRO DE 2011, E DA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação da fanfarra municipal de Alto Garças – MT e da outras providências.”</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_de_lei_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Plano plurianual (PPA) 2026-2029, a lei de diretrizes orçamentarias (LDO) para 2026 e lei orçamentaria anual (LOA) para 2026, para autorizar abertura de credito adicional especial no valor de R$429.000,00 (quatrocentos e vinte e nove mil reais) em favor da secretaria municipal de educação e da outras providências.”</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei__no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Plano plurianual (PPA) 2026-2029, a lei de diretrizes orçamentarias (LDO) para 2026 e lei orçamentaria anual (LOA) para 2026, para autorizar abertura de credito adicional especial no valor de R$23.500,00 (vinte e três mil e quinhentos reais) em favor da secretaria municipal de educação e da outras providências.”</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/84/pl_032.pdf</t>
+  </si>
+  <si>
+    <t>Altera o PPA 2026-2029, a LDO 2026 e a LOA 2026; autoriza a abertura de crédito adicional especial no valor de R$ 2.000,00 (Dois mil reais) em favor da Secretária Municipal de Esporte, Lazer, Cultura e Turismo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/100/of._106-2026-gab-pref-cmtj_pl_034_de_19_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a realizar transposição e remanejamento de dotações orçamentárias no orçamento vigente do município, mediante anulação parcial de dotações, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/101/of.107-2026-gab-pref-cmtj_pl_035_de_19_de_marco_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a abrir crédito adicional suplementar ao orçamento do município, com base no excesso de arrecadação, em favor da secretária de saúde, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/102/of.108-2026-gab-pref-cmtj_pl_036_de_19_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o PPA 2026-229, a LDO 2026 e LOA 2026; Autoriza a abertura de crédito adicional especial no valor de R$ 12.050,00 (doze mil e cinquenta reais), e dá outras providências".</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/119/of.111-2026-gab-pref-cmtj.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o PPA 2026-2029, a LDO 2026 e a LOA 2026; autoriza a abertura de crédito adicional especial no valor de R$ 1.814.000,00 (um milhão, oitocentos e quatorze mil reias) em favor da secretária municipal de saúde, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/254/pl_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL, CRIA OS COMPONENTES DO SISTEMA NCIONAL DE SEGURANÇA ALIMENTAR NUTRICIONAL -  SISAN NO ÂMBITO DO MUNICÍPIO DE ALTO GARÇAS, CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA, A CÂMARA INTERSETORIAL  MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - CAISAN, O FUNDO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL, DEFINE OS PARÂMETROS PARA A ELABORAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E REVOGA  INTEGRALMENTE A LEI MUNICIPAL Nº 567, 11 DE JULHO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/177/pl_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Revoga o art. 4º da Lei Municipal nº 1.525 de 16 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/176/of._127-2026_pl_040_de14_abril_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Atualiza as tarifas dos serviços de abastecimentos de água e esgotamento sanitário do DAE - Departamento de água e esgoto e limpeza pública do município de Alto Garças/MT, com base na variação acumulada do INPC no período de janeiro de 2015 a março de 2026, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/191/pl_041-2026-gab-cmtj_of132-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera lei municipal nº 873/2011 e a lei nº 874/2011, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/193/pl_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/194/pl_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o PPA 2026-2029, a LDO 2026 e a LOA 2026; autoriza a abertura de crédito adicional especial no valor de R$ 80.000,00 (oitenta mil reais) em favor da secretária de infraestrutura e obras, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/256/pl_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA OS ARTS. 1º E 3º DA LEI Nº 940, DE 10 DE SETEMBRO DE 2013, QUE ALTERA OS ARTS. 1º E 2º DA LEI Nº 870, DE 10 DE OUTUBRO DE 2011, QUE "INSTITUI E DISCIPLINA A VERBA DE LOCOMOÇÃO, NOS TERMOS EM QUE ESPECÍFICA".</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/235/pl_045-26.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A CONCESSÃO DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO DO MUNICIPIO DE ALTO GARÇAS, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/236/pl_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE REAJUSTE ANUAL AOS VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ALTO GARÇAS/MT,  E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/242/pl_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA O ART. 12 DA LEI MUNICIPAL Nº 1.463 DE JUNHO  DE 2025, E O ANEXO III DA LEI MUNICIPAL Nº 874 DE 8 NOVEMBRO DE 2011, PARA AMPLIAR A QUANTIDADE DE FUNÇÃO GRATIFICADA QUE ESPECIFÍCA,  E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>13</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>Selma Lobo, Juninho Cipó, Pim Pim</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/13/req._no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referentes ao projeto do governo estadual denominado "Vigia Mais" e as câmeras de segurança instaladas no município.</t>
+  </si>
+  <si>
+    <t>Juninho Cipó, Pim Pim, Selma Lobo</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer esclarecimentos da não conclusão da extensão de rede elétrica, incluindo a instalação de iluminação pública na avenida Ezequiel Gonçalves Nogueira, bairro Novo Horizonte. (Antigo setor industrial).”</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Alan Jordão</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer o encaminhamento a esta casa de leis de relação nominal de todos os servidores públicos municipais que possuam mais de 2 (dois) períodos de férias vencidas.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/34/requerimento_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer o encaminhamento a esta casa de leis no prazo de 10 (dez) informações que especifica, referente a fanfarra municipal.”</t>
+  </si>
+  <si>
+    <t>Pim Pim, Juninho Cipó, Selma Lobo</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações de quando será realizada a distribuição dos uniformes escolares aos alunos da rede municipal de ensino.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/36/requerimento_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer o encaminhamento a esta casa de leis no prazo de 10 (dez) informações que especifica, referente a laboratório municipal.”</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/37/requerimento_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações técnicas e administrativas que especifica (saúde).”</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Pim Pim</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/96/requerimento_no_008-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca da atual situação do processo de Regularização Fundiária Urbana (REURB) no município de Alto Garças – MT.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento__no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações técnicas e administrativas que especifica (parque escola José David Dias).”</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Alan Jordão, Badu, Fabinho, João Do Bideco, Kiki, Neguinho Do Lava Jato</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_no_010-20261.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações acerca da data e programação para início dos atendimentos das crianças neurodivergente (autistas) no município.”</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/74/requerimento_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer o encaminhamento a esta casa de leis no prazo de 10 (dez) informações que especifica, referente a patrulha agrícola mecanizada.”</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/54/requerimento_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer Planilhas detalhadas de receita e despesas do departamento de água e esgoto – DAE, compreendendo o período de 01/01/2025 a 31/01/2025 (anual 2025).”</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações acerca do cumprimento da Lei nº15.325/2026, especialmente no que se refere ao enquadramento funcional dos auxiliares de desenvolvimento infantil do município de Alto Garças -MT.”</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações acerca do eletrocardiograma do ESF II, Geralda Moreira Cajango, onde o mesmo encontra-se inoperante desde o mês de novembro de 2025.”</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações acerca da previsão de contratação dos profissionais da equipe técnica (assistente social e psicólogo) da secretaria.”</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>João Do Bideco</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações acerca da aplicação do piso salarial profissional nacional do magistério público da educação básica, nos termos da medida provisória nº1.334 de 21 de janeiro de 2026, que alterou a Lei 11.78/2008.”</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer informações acerca da aplicação do piso salarial nacional dos agentes comunitários de saúde (ACS) e dos agentes de combate as endemias (ACE),  conforme disposto na emenda constitucional nº 120.”</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer o encaminhamento a esta casa de leis no prazo de 10 (dez) informações que especifica, referente a contratação de serviços funerários municipal.”</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Requer o encaminhamento a esta casa de leis no prazo de 10 (dez) informações que especifica, referente a JARI junta administrativa de recursos de infrações.”</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/97/requerimento_no_020-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca dos aumentos verificados nos valores do Imposto Predial e Territorial Urbano (IPTU), referentes ao exercício de 2026.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/98/requerimento_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre emendas impositivas destinadas pelos vereadores ao orçamento municipal no exercício de 2026.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/99/requerimento_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer  relatório atualizado contendo todas as contas correntes de titularidade do Município de Alto Garças, incluindo contas vinculadas às secretarias, fundos municipais, convênios e demais contas existentes.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
     <t>Selma Lobo</t>
   </si>
   <si>
-    <t>https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/13/req._no_001-2026.pdf</t>
-[...5 lines deleted...]
-    <t>12</t>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/109/requerimento_023.pdf</t>
+  </si>
+  <si>
+    <t>Requer Informações sobre veículos da saúde.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/121/req._024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Informações sobre o processo licitatório da pavimentação asfáltica.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Juninho Cipó</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/122/requerimento_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre as indicações  do autor que não foram atendidas</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Kiki</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/144/req._0026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre aberturas de ruas localizada no Bairro Mato Grosso/Centro</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_nc2ba_027-2026_pim_pim_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer Informações sobre os serviços de pavimentação na avenida Barra do Garça e na rua 03 - Bairro Mangueiras.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_nc2ba_028-2026_pim_pim_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre melhorias nas irregularidades apontas nas mediações do PSFIII.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_nc2ba_029-2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre i lista de espera para fisioterapia e hidroterapia do Centro de Reabilitação em município.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/197/requerimento_nc2ba_030-2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o contrato Administrativo nº 077/2022, da Empresa UNS Construções, Reformas e Alvenarias Ltda. Empresa especializada para execução dos serviços de pavimentação asfáltica, drenagem de águas pluviais, sinalização viária e passeio público, de acordo com o Convênio nº 0842-2022, firmado entre a Prefeitura Municipal de Alto Garças e o Estado de Mato Grosso, por intermédio da Secretaria de Estado de Infraestrutura e logística – SINFRA.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_nc2ba_031-2026_pim_pim_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o cumprimento da Lei Federal nº 10.048/2000, que garante atendimento prioritário às pessoas com deficiência, idosos, gestantes e outros grupos, podendo ser realizado por meio de caixas ou guichês preferenciais.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_nc2ba_032-2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o cumprimento  da Lei Federal nº 15.014, de 6 de novembro de 2024, alterou a Lei nº 11.350/2006 - para garantir o pagamento de despesas de locomoção aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias que utilizarem veículo próprio no exercício de suas funções.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_nc2ba_033-2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer  informações referentes aos Contratos nº 092/2022 e nº 016/2023, cujo objetos tratam de contratação de empresa especializada para a reforma e a outra em execução de obra de construção de arquibancada.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>Neguinho Do Lava Jato</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_nc2ba_034-2026_mm_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a utilização  da Lei nº 1.106, de 07 junho de 2017</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_nc2ba_035-2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referentes à manutenção preventiva e corretiva dos equipamentos utilizados nas unidades de saúde do município.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_nba_036-2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas sobre a utilização do prédio do antigo Fórum da Comarca de Alto Garças, imóvel que foi oficialmente devolvido ao município pelo Excelentíssimo Juiz Dr. Luiz Antônio Muniz Rocha.</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/14/indicacao_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realização de operação tapa buracos nas vias públicas do município, com prioridade nos pontos de maior fluxo de veículos.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/15/indicacao_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica que sejam realizadas, com a máxima urgência, ações de limpeza e manutenção geral no cemitério municipal São Francisco De Assis.”</t>
+  </si>
+  <si>
+    <t>Fabinho, Alan Jordão, Badu, João Do Bideco, Kiki, Neguinho Do Lava Jato</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a urgente necessidade da construção de um matadouro municipal.”</t>
+  </si>
+  <si>
+    <t>Kiki, Alan Jordão, Badu, Fabinho, João Do Bideco, Neguinho Do Lava Jato</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de implantar um vale-alimentação para os servidores públicos municipais no valor sugerido de R$500,00 (quinhentos reais).”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade da revisão e valorização do salário dos servidores públicos, bem como a revisão do plano de cargos e carreiras.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a urgente necessidade em construir a rede de energia de baixa tensão com a instalação da iluminação pública, e de 01 (um) transformador mais potente, no bairro Bom Sucesso.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“Indica a urgente necessidade em construir uma cerca de alambrado no antigo lixão localizado próximo aos bairros Boa Esperança, Bom Sucesso e Padre Cícero.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica que sejam adotadas as providências necessárias para a realização da manutenção das câmeras do programa “vigia mais” instaladas no município.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de instalação da iluminação pública na entrada e na quadra de esportes radicais, bem como a realização de roçagem interna e externa, a disponibilização de vigias e a designação de servidor(a) responsável pela limpeza e manutenção dos banheiros do parque ecológico municipal José Guimarães Alves.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a adoção de providências administrativas urgentes para a execução da pintura das faixas de pedestres e a implantação, revitalização e manutenção da sinalização viária em todo o território do município, com especial e prioritária atenção as imediações de todas as unidades escolares municipais.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de implementar um programa de atendimento as crianças, especialmente as usuárias da creche municipal Clemência Mendes De Oliveira, durante o período de férias escolares, garantindo acompanhamento adequado por profissionais designados, visando atender as famílias cujo os pais ou responsáveis estejam em jornada de trabalho.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realizar manutenção no ginásio de esportes Pituchão, especialmente no telhado e no sistema de drenagem, tendo em vista que o local apresenta goteiras e acumulo de água na quadra, comprometendo a utilização do espaço e oferecendo risco aos usuários.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de encaminhar a esta casa de leis projeto de lei que disponha sobre o ordenamento a fiscalização, a identificação e a remoção de fios, cabos e equipamentos soltos, emaranhados ou abandonados nos postes existentes no município de Alto Garças.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de instalação de cobertura para pedestres na entrada da escola municipal José David Dias Campos, garantindo proteção aos alunos no acesso as dependências da unidade escolar.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de construir um abrigo de idosos no município de Alto Garças – MT.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/29/indicacao_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de que seja realizada o cascalhamento da rua Curitiba no bairro Padre Cícero, no trecho compreendido entre a Av. da cachoeirinha e a Rua Cuiabá.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de encaminhar um projeto de lei para a adequação no âmbito municipal, do enquadramento das servidoras públicas lotadas nos cargos de técnico administrativo educacional / auxiliar de desenvolvimento infantil, que atuam no atendimento de crianças de 0 a 5 anos de idade, possuindo a formação exigida e tendo ingressado por meio de concurso público, em conformidade com a lei federal n15.326/2026.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/31/indicacao_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de determinar a implantação de redutor de velocidade na avenida Cáceres, nas proximidades da algodoeira e do campo de futebol, bem como que seja realizada manutenção e reparo na iluminação pública do referido trecho.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Indica a necessidade de realização de serviços de iluminação pública, manutenção e limpeza na quadra Dianary Ribeiro.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realização de pintura e demarcação de faixa zebrada nas vagas destinadas a cadeirantes em todo o município e também nos prédios públicos.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realizar serviços de roçagem em áreas públicas dos bairros Mangueira e Boa Esperança, nos seguintes locais: quadras localizadas atrás da estratégia de saúde da família 3, (ESF3), no bairro Mangueira entre as Av. Cáceres, Sebastião Otoni De Carvalho; espaço onde foi instalado o reservatório do DAE, situado na avenida 15 de Novembro, esquina com a rua Ceará, bairro Boa Esperança.”</t>
+  </si>
+  <si>
+    <t>João Do Bideco, Alan Jordão, Badu, Fabinho, Kiki, Neguinho Do Lava Jato</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de adquirir um terreno com área mínima de 10.000 m² (dez mil metros quadrados) no bairro Mato Grosso, com a finalidade de viabilizar a construção de um centro poliesportivo, contendo quadras destinadas a pratica de basquete, vôlei e futsal, além de campo de futebol society, e quadras de areia voltada para atividades esportivas diversas, bem como a viabilidade de articulação junto a diocese de Rondonópolis, para compra de área localizada em frente ao CEJUPA.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de encaminhar a esta casa de leis projeto de lei que disponha sobre a criação de vagas no lotacionograma e no plano de cargos, carreiras e salários do município para a função/cargo de técnico de segurança do trabalho, bem como após a devida aprovação legislativa seja realizado o competente certame constitucional para a contratação do referido profissional.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/44/indicacao_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realização de reparos e substituição de lâmpada na rua localizada em frente ao deposito da CANOVA materiais de construção.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de recuperação de redutor de velocidade (quebra-molas) localizado na Av. Mato Grosso, esquina com a Rua Leônidas de Matos.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de implantação, ampliação e manutenção da rede de drenagem pluvial (escoamento de água) na rua do contorno, localizada no bairro Novo Horizonte.”</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de construção de meio-fio nos trechos em que houver necessidade, especificamente rua 02, próximo ao chaveiro Borges, no bairro Mangueiras.”</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de revisão, adequação e eventual remanejamento do ponto de parada dos ônibus da educação no município, onde não existe cobertura para os alunos.”</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Neguinho Do Lava Jato, Alan Jordão, Badu, Fabinho, João Do Bideco, Kiki</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a urgente necessidade da construção de uma praça pública no bairro Vila Morena, com o objetivo de promover o bem estar e a qualidade de vida dos moradores desta localidade.”</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/50/indicacao_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade que seja elaborado e encaminhado a esta casa de leis um projeto de lei que dispõe sobre adoção de medidas destinadas a incentivar e fortalecer a participação das empresas locais, especialmente micro empresas (ME – MEI), e empresas de pequeno porte (EPP), nas contratações públicas do município.”</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/51/indicacao_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica que sejam promovidas campanhas de conscientização e ações educativas durante o mês de fevereiro em referência ao “Fevereiro Laranja” e ao “Fevereiro Roxo”, com envolvimento das agentes comunitárias de saúde.”</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/153/ind._no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de elaboração e envio a esta câmara municipal, de projeto de lei que disponha sobre a criação do cargo de gerente de assistência social, no quadro de servidores do município de Alto Garças/MT, vinculando à secretaria municipal de assistência social, contendo ainda modelo do referido projeto de Lei.</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/154/ind._no_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>indica em caráter de urgência, de manutenção completa da iluminação publica, limpeza geral, roçagem, retirada de entulhos e serviços de revitalização no cemitério São José, conhecido como cemitério dos Gaúchos, em Alto Garças - MT</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/155/ind._no_035-20265.pdf</t>
+  </si>
+  <si>
+    <t>indica a realização de campanhas educativas e ações preventivas alusivas ao mês da mulher, contemplando as temáticas do março azul, março lilás, e março amarelo, com foco na promoção da saúde e prevenção de doenças.</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/156/ind._no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de conserto do aparelho de eletrocardiograma do ESF II, Geralda Moreira Cajango.</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/157/ind._no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realização de processo licitatório para a contratação de instrutor e coreografo destinados a Fanfarra municipal de Alto Garças</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/158/ind._no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de contratação de monitores destinados a acompanhar os alunos nos ônibus escolares das linhas da zona rural,operadas por motoristas do município de Alto Garças, que realizam o transporte de estudantes da rede estadual e municipal de ensino.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no_039-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Sr. Prefeito Municipal, Cezalpino Mendes Teixeira Júnior, com cópia ao Secretário Municipal de Obras e Infraestrutura, Sr. Luís Roberto Zago, a necessidade de realizar serviços de patrolamento e encascalhamento no Bairro Padre Cícero, especialmente na Rua da Cachoeira, bem como no Bairro Bom Sucesso, tendo em vista que as referidas vias encontram-se em precárias condições de trafegabilidade, dificultando o deslocamento de moradores e veículos, conforme demonstram as imagens anexas.</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/152/indicacao_no_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implementar um curso de primeiros socorros acessível a toda rede de ensino do município, com a possibilidade de extensão a comunidade em geral.</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/75/indicacao_no_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a urgente necessidade de reajuste no valor dos plantões dos conselheiros tutelares, considerando que os atuais valores estão defasados, conforme demonstra a legislação vigente em anexo.”</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_no_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Sr. Prefeito Municipal, Cezalpino Mendes Teixeira Júnior, com cópia ao Secretário Municipal de Infraestrutura Obras, Sr. Luís Roberto Zago, solicitando a realização de patrolamento e cascalhamento na Rua São Sebastião, localizada no Bairro Vila Bonito (antigo Centro), no município de Alto Garças – MT.</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_no_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Indica a necessidade de que o poder executivo encaminhe a esta casa de leis, um projeto de Lei que autorize o município de Alto Garças a promover a realização de concurso público destinado a escolha do hino oficial do município.”</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_no_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realização de estudo de viabilidade para a instalação de fossas sépticas nas localidades em situação de vulnerabilidade social, em razão da inexistência de rede pública de coleta e tratamento de esgoto.”</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_no_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realização em caráter de urgência, a manutenção da MT-107, que dá acesso a ponte do Rio Onça.”</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_no_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de realização de um estudo de viabilidade econômica com vistas a concessão de revisão geral anual, RGA exercício de 2026 e de aumento real de ate 10% para os servidores públicos municipais, com prioridade para aqueles que recebem remuneração inferior a dois salários mínimos.”</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_no_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade aulas de natação para as crianças do município.”</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_no_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a necessidade de contratação de serviços funerários, fornecimento de urna funerária adulta e fornecimento de urna funerária infantil, destinados ao atendimento imediato de famílias em situação de vulnerabilidade social no município.”</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_no_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, Cezalpino Mendes Teixeira Júnior, com cópia à Secretária Municipal de Administração, Sra. Jéssika de Melo Gomes, a necessidade de adequação e cumprimento do piso salarial das categorias dos servidores públicos municipais, conforme estabelecido pelo Governo Federal.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_no_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Sr. Prefeito Municipal, _x000D_
+Cezalpino Mendes Teixeira Júnior, com cópia ao Secretário Municipal Meio Ambiente, Desenvolvimento Urbano e Rural João Rosa Filho, a necessidade de realização de ação de recolhimento de animais de grande porte, como bovinos e equinos, que se encontram soltos nas vias públicas do município, especialmente nas avenidas próximas à BR.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_no_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Sr. Prefeito Municipal, Cezalpino Mendes Teixeira Júnior, com cópia ao Secretário Municipal de Obras, que seja realizada a aquisição de uma caminhonete equipada com cesto aéreo isolado, destinada à execução dos serviços de manutenção elétrica da iluminação pública no município.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_no_053-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Cezalpino Mendes Teixeira Júnior, com cópia ao Secretário Municipal de Infraestrutura e Obras, Sr. Luis Roberto Zago, extensivo ao Diretor de Trânsito, Sr. Jair de Oliveira Barros, que seja realizada a pintura e implantação de faixas de pedestres em frente a todas as escolas do município, bem como a instalação de sinalização vertical e horizontal mais visível, incluindo também a demarcação de área adequada para parada de ônibus escolares e local apropriado para embarque e desembarque de alunos, com o objetivo de organizar o trânsito e garantir maior segurança para estudantes, pais, profissionais da educação e demais pedestres que circulam nessas localidades.”</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_no_054-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Cezalpino Mendes Teixeira Júnior, com cópia à Secretária Municipal de Saúde, Sra. Manoela Nunes Sousa, que seja providenciado o conserto ou substituição do motor da piscina do Centro de Reabilitação do município (que se encontra estragado), tendo em vista que o mesmo encontra-se queimado, impossibilitando o uso adequado da piscina.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_no_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, CEZALPINO MENDES TEIXEIRA JÚNIOR, COM CÓPIA À SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SRA. MARCELLA STEFANIA SOUZA SPERANDIO, E À SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. MANOELA NUNES DE SOUSA, A NECESSIDADE DA IMPLANTAÇÃO DE PROGRAMA MUNICIPAL DE FORNECIMENTO DE PRÓTESES DENTÁRIAS PARA PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Fabinho</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_no_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Sr. Prefeito Municipal, Cezalpino Mendes Teixeira Júnior, com cópia ao Secretário Municipal de Infraestrutura e Obras, Sr. Luis Roberto Zago, a urgente necessidade da implantação de um redutor de velocidade (quebra-molas) na Avenida Manoel Carvalho Bastos, ao lado da Igreja Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/106/indicacao_057.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de implantação e ou melhoria da iluminação na Feira Municipal (Jose Guimarães Alves).</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>A urgente  necessidade em realizar serviços de manutenção e conserto da iluminação pública da praça central "Dom Camilo Faresin".</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/116/indicacao_059.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de criar um cronograma pra divulgar a coleta de entulhos e resíduos provenientes de podas nos bairros.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_060.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de disponibilização de bicicletas elétricas para uso das agentes comunitárias de saúde do nosso município.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/111/indicacao_61.pdf</t>
+  </si>
+  <si>
+    <t>A possibilidade de viabilizar a   concessão  de isenção da taxa  de coleta de lixo domestico para aposentados e pensionistas, bem como igrejas e entidades filantrópicas.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_062.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de instalação de um redutor de velocidade  na rua Sebastião Otoni de Carvalho na esquina com a av. Calipso Ribeiro, bairro Mangueira.</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao__no_063-2026.pdf</t>
+  </si>
+  <si>
+    <t>A urgente necessidade de construir um local pra abrigar animais de grande porte solto nas vias públicas, e contratar uma empresa especializada pra o recolhimento e fazer os cuidados necessários.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/112/indicacao_64.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de implantar um redutor de velocidade na av.Coronel Cajango, em frente o bar do Amilton.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_no_065-2026.pdf</t>
+  </si>
+  <si>
+    <t>A urgente necessidade de instalar um redutor de velocidade na Avenida Manoel Carvalho Bastos, em frente a creche municipal.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/117/indicacao_66.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de construir  banheiros sanitários na entrada do cemitério municioal e promover o calçamento dos arruamentos entre os túmulos.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/113/indicacao_67.pdf</t>
+  </si>
+  <si>
+    <t>A urgente necessidade do retorno das atividades de treinamento de vôlei e basquete no município.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/123/indicacao_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de pintura e sinalização de estacionamento permitido para carretas na avenida 07 de setembro.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de avaliação e possível concessão de verba de locomoção aos eletricistas da prefeitura.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/125/indicacao_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica com urgência a necessidade de realização de tapa-buracos na Rua 12, Rua 13 e na avenidade Petrilio Abílio Alves.</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/126/indicacao_071-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalar meios-fios na Avenida Manoel Carvalho Bastos, perto da casa de Caldos.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/127/indicacao_072-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de instalação de câmeras de monitoramento nas salas  de aula das unidades escolares.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/128/indicacao_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de fazer manutenção na pavimentação nos paralelepípedos na avenida Coronel Cajango esquina com a Rua José Bonifácio</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/129/indicacao_0074-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade  de oferecer curso de capacitação de língua Brasileira de sinais (libras) aos docentes da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/136/indicacao_no_075-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de fazer algumas intervenções no bairro Mato Grosso.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/131/indicacao_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de criação do cargo de musicoterapeuta no quadro de servidores públicos.</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/132/indicacao_077-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de contratar  um cirurgião dentista para atuar no PSF IV "Dr Valentim Neder"</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/133/indicacao_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a neacessidade de encaminhar um Projeto de Lei a esta casa com finalidade de autorizar  a utilização do ônibus escolar do programa Caminho da Escola, para atender estudantes universitários da UNEMAT</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/134/indicacao_079-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de recuperar o trecho final da avenida 15 de novembro, esquina com a Rua 14 -  Bairro Vila Morena</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao_no_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar a necessidade de ampliar a coleta de lixo doméstico para 03 dias por semana no município.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao_no_081-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar a necessidade de instalação de uma academia ao ar livre na Praça Mangueiras</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao_no_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de encaminhar um Projeto de Lei pra instituir o SIM - Sistema de Inspeção Municipal, no âmbito do Município de Alto Garças</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/147/indicacao_no_083-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar serviços de manutenção na estrada do cafézinho AG 07, da ponte do meio (Jorginho).</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_no_084-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de disponibilizar a realização de exames laboratoriais e ou imagem durante os finais de semana e feriados.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_no_085-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar a necessidade de adquirir um caminhão limpa fossa para o município.</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_no_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar sinalização adequada na pista de skate localizada no parque José Guimarães Alves.</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_no_087-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de identificar todos os veículos pertencentes à frota municipal com adesivos padronizados e em bom estado de conservação.</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao_no_088-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar a necessidade de realizar a contensão de erosão localizada do lado direito, no sentido centro-bairro Mangueiras, próximo à ponte do Jerominho.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/181/indicacao_no_089-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de disponibilizar método contraceptivo Implanon na rede pública de saúde do município de Alto Garças - MT.</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_no_090-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de viabilizar junto ao comércio local a disponibilização de caixas peferênciais destinados ao atendimento de pessoas com deficiência (PCD), idosos, e pessoas com transtorno do espectro autista.</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_no_091-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de instalar uma cobertura na área frontal ou lateral da sala destinada ao agendamento de consultas e procedimentos, junto à secretária municipal de saúde</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/166/indicacao_no_092-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar serviços de manutenção na cabeceira da ponte localizada na Rua Dom Aquino, nas proximidades do lava - jato do sr Valter.</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/167/indicacao_no_093-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar o tapa buracos em todos os bairros do município, em especial à Avenida Barra do Garças - bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_no_094-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de trocar os redutores de velocidade físico pelos redutores de velocidade eletrônicos, conforme as normas da CONTRAN</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/172/indicacao_nr_095_2026_alan.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de ser disponibilizado à população serviço de tratamento de canal dentário.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/171/indicacao_no_096-2026.pdf</t>
+  </si>
+  <si>
+    <t>indica a necessidade de implantar a receita digital</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/170/indicacao_no_097-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar postes, extensão de redes elétrica, manutenção e substituição de lâmpadas queimadas ou de baixa potência por lâmpadas mais fortes, dando prioridade ao espaço municipal, escolas, prédios públicos, igrejas e locais com grande circulação.</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/168/indicacao_098-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de concluir a obra de reforma e ampliação da ESF (Estratégia de Saúde da Família 3) "Arceu Pinto de Oliveira" - bairro Mangueiras</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/173/indicacao_nr_099_2026_-_jh.pdf</t>
+  </si>
+  <si>
+    <t>indica a necessidade de organizar a divulgação de horários fixos para a coleta de lixo no município.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/174/indicacao_nr_100_2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar a manutenção da ponte localizada na Rua 15 de novembro - bairro Mato Grosso</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/175/indicacao_101.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar um redutor de velocidade na rua 15 de novembro - bairro Mato Grosso</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_102.2026_jb.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade  de criar mecanismo de limpeza e dragagem no Rio Bonito - entre a avenida Benedito Soares e avenida Mato Grosso.</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/189/indicacao_103.2026_pim_pim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar roçagem geral e aterramento da erosão da fossa séptica, e a instalação de pilastras na avenida dos Estados e Rua Goiás, no complexo Chiquinho Carreiro.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/188/indicacao_104.2026_pim_pim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de enviar a essa casa de leis, um Projeto de Lei criando o Projeto Jovem Aprendiz no âmbito municipal</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/204/indicacao_105.2026_jh_assinado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar a revitalização das calçadas no município, com a devida adequação para acessibilidade, bem como a implantação de passarelas com guarda-corpo (corrimão) em locais necessários e a cobertura das valetas existentes, utilizando soluções adequadas como tampas de concreto armado, grelhas metálicas ou outros meios seguros e duráveis.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/182/indicacao_106.2026_jb_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar um povoamento de peixes na nascente do Rio Garças, mediante as espécies nativa da nascente.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_107.2026_jb_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de elaborar e implantar o plano municipal de arborização urbana, em cumprimento à recomendação do TCE-MT, bem como a integração das ações de arborização ao plano diretor municipal e à politica municipal de meio ambiente.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_108.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de determinar um horário de abertura dos portões do Laboratório Municipal às 06h da manhã de modo que os pacientes aguardem em local abrigado da chuva, do sol e de intempéries climáticas.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_109.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a necessidade de se fazer um estudo técnico, pra que seja implantada a mão única de direção nas vias localizadas em frente às escolas municipais de Alto Garças.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_110.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de contratar operadores para atender as necessidades da patrulha mecanizada.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_111.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de colocar bebedouros e ar condicionado em salas destinas a  agendamento de consultas e procedimentos da rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_no_112.2026_juninho.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de fazer uma contratação de um médico veterinário para atender a APA.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_113.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de reforçar a segurança  dos alunos do Ytrio Corrêa na travessia da BR 364.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_114.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade  de realizar, com urgência, a manutenção dos ônibus da marca Volare, placas QCK4C72 (branco) e RRT5A41 (prata), especialmente no que se refere ao sistema de ar-condicionado.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/203/indicacao_115.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade a necessidade de adquirir um veículo tipo pick-up, modelo Strada, destinado à Atenção Básica do município.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_116.2026_pim_pim_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar um redutor de velocidade (quebra-molas) na Avenida Calipso Ribeiro, na esquina com a Rua Acorizal, via de acesso à Escola Municipal Maria Ermelina Cajango de Oliveira.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/205/indicacao_117.2026_jh_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de criarem um programa “Médicos nas Creches” da rede municipal.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_118.2026_jh_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adquirir cinco motores bomba centrífuga para o Departamento de Água e Esgoto (DAE) do município.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_119.2026_jh_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar um redutor de velocidade na avenida Jaciara, em frente o salão da Jô.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/211/indicacao_120.2026_pim_pim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalar um dispensador de senhas e monitor eletrônico no Laboratório Municipal de Alto Garças.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/212/indicacao_121.2026_juninho_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar manutenção urgente e imediata na Rodovia MT-107, especificamente na Ponte da Onça.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_122.2026_jb.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar  limpeza geral, roçagem, retiradas de entulhos e manutenção nas dependências do cemitério municipal "São Francisco de Assis".</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_123.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica necessidade de construir uma quadras poliesportivas (De areia e de cimento) no terreno situado nos fundos da Escola Dr. Ytrio Correa, localizado na Avenida Manoel Carvalho Bastos, entre o futuro ESF4 e o estabelecimento “Casa de Caldo Bom Sabor.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/214/indicacao_124.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar um ponto coberto de ônibus escolar no logradouro localizado na Rua José Bonifácio, esquina com a Avenida XV de Novembro (fundos do novo prédio do Fórum de Alto Garças).</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_125.2026_selma_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de promover e adotar campanhas educativas e de conscientização alusivas ao “Maio Laranja”, mês de combate ao abuso e à exploração sexual de crianças e adolescentes, em todo o município de Alto Garças.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_126.2026_mm_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar estudos e providências visando a construção de casas habitacionais no Bairro Vila Morena, no município de Alto Garças._x000D_
+Com</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/224/indicacao_127.2026_pim_pim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de retirar com urgência, de uma boca de lobo localizada Avenida Calipso Ribeiro, na quadra entre as ruas 02 e 03 no Bairro Mangueira.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_128.2026_pim_pim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar com urgência, da manutenção da cobertura do Ginásio de Esportes Pituchão, bem como, posteriormente, da substituição completa da estrutura, caso necessário, em razão dos constantes problemas de goteiras existentes no local._x000D_
+Com</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_129.2026_juninho_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de implantar um ponto de ônibus na Avenida Tiradentes, Centro, na esquina com o Bar do Leicimar, nas proximidades da Oficina do Dedão, no município de Alto Garças – MT.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/226/indicacao_130.2026_jh_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de estruturar  uma Biblioteca Pública Municipal, visando ampliar o acesso da população à educação, à leitura, ao conhecimento e à cultura em nosso município.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_131.2026_jb_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instituir, no âmbito de todas as pastas municipais, programa permanente de capacitação e treinamento em inteligência artificial (IA), adaptado às atribuições específicas de cada secretaria.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/227/indicacao_132.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de promover a formação de um grupo destinado às pessoas portadoras de fibromialgia — CID M79.7 — com a realização de atividades físicas específicas e acompanhadas para pacientes acometidos por essa comorbidade.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_133.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de criar e intensificar ações e mecanismos de combate à propagação do mosquito Aedes aegypti, transmissor da dengue, chikungunya e outras arboviroses, diante do aumento significativo de casos registrados no município.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_134.2026_selma_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar a revisão e o conserto do aparelho de ar-condicionado da sala de vacina do PSF 4 (Dr. Valentim Neder).</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/232/indicacao_135.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de encaminhar a esta Casa de Leis Projeto de Lei que dispõe sobre a concessão de isenção do IPTU para famílias de crianças com Transtorno do Espectro Autista (TEA) no âmbito do Município de Alto Garças/MT.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_136.2026_pim_pim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar a instalação de meio-fio na Avenida Sebastião Ottoni de Carvalho, entre as Ruas 4 e 5, no Bairro Mangueiras.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/243/indicacao_137.2026_jh_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade criar um programa municipal voltado à promoção da saúde do homem rural.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/245/indicacao_138.2026_jb.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade que se faça convênio com a Intermat (Instituto de Terras de Mato Grosso), para regulamentação e escrituração_x000D_
+dos proprietários das casas da Cohab – Conjunto “Maria Madalena de Paz I e II”, uma_x000D_
+vez que o município está de posse de tais documento há mais de quatro anos.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/247/indicacao_139.2026_pim_pim_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar  concurso “Aluno Nota 10” na Rede Municipal de Ensino do Município de Alto Garças – MT.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_140.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de doae e instalar os parquinhos (brinquedos infantis) que foram retirados das escolas municipais para o espaço localizado na Rua Major Otávio Pitaluga, esquina com a Rua Zezinho Guimarães, ao lado da Escola Cesar Borges, nos fundos ou ao lado da Academia ao AR Livre do Bairro Mato Grosso, para fins de recreação das crianças daquele bairro</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_142.2026_pim_pim_assinado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar a limpeza, manutenção e possível transferência da academia ao ar livre localizada próxima à Escola Maria Ermelina Cajango de Oliveira para o Ginásio de Esportes Pituchão. Seguem imagens anexas.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_143.2026_selma_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de contratação de vigias noturnos para atuarem nas escolas da rede municipal de ensino, visando reforçar a segurança do patrimônio público, bem como a instalação de câmeras de monitoramento em toda a extensão das unidades escolares, tanto nas áreas internas quanto externas.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_144.2026_alan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instituir o "Programa de Incentivo à Regularização da Transferência de Propriedade em Casos de Integralização de Capital Social por meio de Bem Imóvel", adotando como paradigma a Lei Complementar nº 595/2026 do Município de Rondonópolis.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Badu, Fabinho, Kiki, Neguinho Do Lava Jato</t>
   </si>
   <si>
-    <t>https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_resolucao_no_001-2026_1.pdf</t>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_resolucao_no_001-2026_1.pdf</t>
   </si>
   <si>
     <t>Altera o regimento interno resolução nº 01 de 1.992, da câmara municipal de Alto Garças, estado de Mato Grosso, para fins que especifica.</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/69/projeto_de_resolucao_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Regulamenta a prestação de contas referente a Lei municipal nº1.529/2025 no âmbito do poder legislativo municipal de Alto Garças – MT.”</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/150/veto_ao_pl_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao projeto de lei do legislativo 012/2025.</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Alan Jordão, Fabinho</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/162/mocao_de_pesar_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar e reconhecimento por serviços prestados, manifestando profundo pesar e solidariedade aos familiares do Sr. Artêmio Luiz Baptistella.</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/120/mocao_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta com muito pesar o falecimento do ex vereador Daniel Nunes de Almeida.</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/130/mocao_de_aplausos_001.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos aos servidores da Delegacia de Policia de Alto Garças em razão da rápida apuração e prisão do responsável pela morte de Eduardo Bispo .</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/135/mocao_de_aplausos_002.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos pelo relevante reconhecimento nacional obtido com a conquista do 2º Selo Nacional - Compromisso com a Alfabetização, concedido pelo Ministério da Educação (MEC).</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/169/mocao_de_aplausos_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos aos expedicionários da 36ª EXPEDIÇÃO NO RIO DAS GARÇAS.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/186/nota_de_repudio_nba_008.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nota de repúdio com intuito de rejeitar a aprovação do sr. Jorge Rodrigo Araújo Messias ao cargo de Ministro do Supremo Tribunal Federal.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/246/mocao_de_aplausos_nc2ba_009.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS aos atletas da equipe de futsal e ao professor responsável, pela brilhante participação nos Jogos Escolares Mato-grossenses Estudantis e Jogos Regionais, realizados no dia 25 de abril de 2026, no Estádio Luthero Lopes, na cidade de Rondonópolis.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/248/mocao_de_aplausos_nc2ba_010.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS às alunas da Escola Estadual Cívico Militar Dr. Ytrio Corrêa pela participação e destaque na 19ª edição da Olimpíada Brasileira de Matemática das Escolas Públicas – OBMEP, realizada no ano de 2024.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/249/mocao_de_aplausos_nba_011.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, a ser encaminhada ao Senado Federal.</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>Badu</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/261/mocao_de_aplausos_nc2ba_012.2026_assinado_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, a ser encaminhada ao Deputado Estadual SEBASTIÃO MACHADO REZENDE;_x000D_
+A moção visa expressar o reconhecimento e o louvor desta Casa Legislativa ao ilustre Deputado Estadual pela significativa contribuição ao Município de Alto Garças – MT, por meio da destinação de emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais),</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Pim Pim, Selma Lobo</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/161/projeto_de_decreto_legislativo_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>De acordo com o artigo 170, inciso I da Resolução nº 01 de 1992, regimento interno, concede o Título de "Cidadão" Altogarcense ao Senhor Deputado Federa Juarez Alves da Costa.</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/138/projeto_de_decreto_legislativo_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>De acordo com o artigo 17, inciso I da Resolução nº 01 de 1992, Regimento Interno, concede o Título de Cidadã  Alto-garcense à Senhora Janaína Greyce Riva Fagundes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_decreto_legislativo_003-2026_-_pimpim_-_adroaldo_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>concede o Título de Cidadão Alto-garcense ao Senhor ADROALDO MACHADO DA MOTTA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/216/projeto_decreto_legislativo_004-2026_-_pimpim_-_terezinha_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Altogarcense à Senhora SIRLEI TEREZINHA MENEGASSI MOTTA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>Kiki, Neguinho Do Lava Jato</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/219/projeto_decreto_legislativo_005-2026_-_jorge_henrique_-_pm_jose_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Altogarcense ao Senhor JOSÉ FERNANDO SANTOS LIMA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>PLO-L</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/151/plo_l_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revogação da lei municipal nº 1.432/2024, e restabelecimento da lei nº 1.409/2024, e da outras providências.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_ei_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo a Lei Municipal 1.206 de 15 de abril de 2020, para reconhecer os portadores de fibromialgia ou fadiga cronica, ou síndrome complexa de dor regional, como pessoas, com deficiência no âmbito do município de Alto Garças - MT</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_lei_no_003-2026_-_joao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração do art. 4 da Lei Municipal nº 1.122,de 17 outubro de 2017, "Que dispõe sobre a criação do conselho do meio ambiente de Alto Garças-MT, e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/137/projeto_de_lei_ordinaria_no_004-2026_-_marcos_martins.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre medidas de proteção à criança, de caráter informativo e restritivo, em exposições realizadas por agentes públicos e políticos no âmbito municipal.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/149/projeto_de_lei_ordinaria_005.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de atendimento prioritário às pessoas com transtorno do espectro autista (TEA) no âmbito do município de Alto Garças - MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/192/projeto_de_lei_no._006-2026_-_joao_batista_de_araujo_e_silva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"DENOMINA “BAIRRO JOÃO BORGES DE OLIVEIRA” A ÁREA URBANA DECORRENTE DA CONVERSÃO DE EXPANSÃO URBANA EM_x000D_
+PERÍMETRO URBANO, NOS TERMOS DO DECRETO MUNICIPAL Nº 009/2026, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MESA</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/252/plo_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE ANUAL -RGA - DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE ALTO GARÇAS-MT, COM BASE NO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR – INPC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/253/plo_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE ALTO GARÇAS-MT, COM CONCESSÃO DE AUMENTO REAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/259/projeto_de_lei_nc2ba_009-2026_-_jorge_henrique_carvalho_korand-1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.152, DE 18 DE DEZEMBRO_x000D_
+DE 2018, PARA AUTORIZAR A UTILIZAÇÃO DA_x000D_
+PATRULHA AGRÍCOLA MECANIZADA MUNICIPAL NA_x000D_
+CRIAÇÃO, RECUPERAÇÃO E MANUTENÇÃO DE_x000D_
+ESTRADAS RURAIS, BEM COMO NO ATENDIMENTO A_x000D_
+POSSEIROS E RANCHEIROS NO ÂMBITO DO MUNICÍPIO_x000D_
+DE ALTO GARÇAS/MT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -465,69 +2752,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/11/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/13/req._no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_resolucao_no_001-2026_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/11/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/239/pl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/234/pl_006-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/241/pl_008-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/38/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/83/pl_010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/238/pl_015-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_lei_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/237/pl_020-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/85/p_l_22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/180/pl_023-2026_of_129-226.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_no_025-2026_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/255/pl_027.2026..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/240/pl_028-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/71/projeto_de_lei_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei__no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/84/pl_032.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/100/of._106-2026-gab-pref-cmtj_pl_034_de_19_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/101/of.107-2026-gab-pref-cmtj_pl_035_de_19_de_marco_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/102/of.108-2026-gab-pref-cmtj_pl_036_de_19_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/119/of.111-2026-gab-pref-cmtj.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/254/pl_038-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/177/pl_039-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/176/of._127-2026_pl_040_de14_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/191/pl_041-2026-gab-cmtj_of132-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/193/pl_042-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/194/pl_043-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/256/pl_044-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/235/pl_045-26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/236/pl_046-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/242/pl_047-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/13/req._no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/34/requerimento_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/36/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/37/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/96/requerimento_no_008-2026_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento__no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_no_010-20261.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/74/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/54/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/97/requerimento_no_020-2026_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/98/requerimento_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/99/requerimento_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/109/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/121/req._024-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/122/requerimento_025-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/144/req._0026-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_nc2ba_027-2026_pim_pim_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_nc2ba_028-2026_pim_pim_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_nc2ba_029-2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/197/requerimento_nc2ba_030-2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_nc2ba_031-2026_pim_pim_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_nc2ba_032-2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_nc2ba_033-2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_nc2ba_034-2026_mm_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_nc2ba_035-2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_nba_036-2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/14/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/15/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/18/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/19/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/29/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/31/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/44/indicacao_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/50/indicacao_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/51/indicacao_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/153/ind._no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/154/ind._no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/155/ind._no_035-20265.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/156/ind._no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/157/ind._no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/158/ind._no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no_039-2026_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/152/indicacao_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/75/indicacao_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_no_042-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_no_047-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_no_048-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_no_053-2026_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/106/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_058-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/116/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/111/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao__no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/112/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/117/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/113/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/123/indicacao_68-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_069-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/125/indicacao_070-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/126/indicacao_071-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/127/indicacao_072-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/128/indicacao_073-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/129/indicacao_0074-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/136/indicacao_no_075-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/131/indicacao_076-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/132/indicacao_077-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/133/indicacao_078-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/134/indicacao_079-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao_no_080-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao_no_081-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao_no_082-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/147/indicacao_no_083-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_no_084-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_no_085-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_no_086-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_no_087-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao_no_088-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/181/indicacao_no_089-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_no_090-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_no_091-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/166/indicacao_no_092-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/167/indicacao_no_093-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_no_094-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/172/indicacao_nr_095_2026_alan.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/171/indicacao_no_096-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/170/indicacao_no_097-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/168/indicacao_098-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/173/indicacao_nr_099_2026_-_jh.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/174/indicacao_nr_100_2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/175/indicacao_101.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_102.2026_jb.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/189/indicacao_103.2026_pim_pim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/188/indicacao_104.2026_pim_pim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/204/indicacao_105.2026_jh_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/182/indicacao_106.2026_jb_assinada.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_107.2026_jb_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_108.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_109.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_110.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_111.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_no_112.2026_juninho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_113.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_114.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/203/indicacao_115.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_116.2026_pim_pim_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/205/indicacao_117.2026_jh_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_118.2026_jh_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/210/indicacao_119.2026_jh_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/211/indicacao_120.2026_pim_pim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/212/indicacao_121.2026_juninho_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_122.2026_jb.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/213/indicacao_123.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/214/indicacao_124.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_125.2026_selma_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_126.2026_mm_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/224/indicacao_127.2026_pim_pim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_128.2026_pim_pim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_129.2026_juninho_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/226/indicacao_130.2026_jh_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_131.2026_jb_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/227/indicacao_132.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_133.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_134.2026_selma_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/232/indicacao_135.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_136.2026_pim_pim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/243/indicacao_137.2026_jh_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/245/indicacao_138.2026_jb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/247/indicacao_139.2026_pim_pim_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_140.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_142.2026_pim_pim_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_143.2026_selma_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_144.2026_alan_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_resolucao_no_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/69/projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/150/veto_ao_pl_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/162/mocao_de_pesar_003-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/120/mocao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/130/mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/135/mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/169/mocao_de_aplausos_07-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/186/nota_de_repudio_nba_008.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/246/mocao_de_aplausos_nc2ba_009.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/248/mocao_de_aplausos_nc2ba_010.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/249/mocao_de_aplausos_nba_011.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/261/mocao_de_aplausos_nc2ba_012.2026_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/161/projeto_de_decreto_legislativo_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/138/projeto_de_decreto_legislativo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_decreto_legislativo_003-2026_-_pimpim_-_adroaldo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/216/projeto_decreto_legislativo_004-2026_-_pimpim_-_terezinha_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/219/projeto_decreto_legislativo_005-2026_-_jorge_henrique_-_pm_jose_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/151/plo_l_01-2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_ei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_lei_no_003-2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/137/projeto_de_lei_ordinaria_no_004-2026_-_marcos_martins.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/149/projeto_de_lei_ordinaria_005.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/192/projeto_de_lei_no._006-2026_-_joao_batista_de_araujo_e_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/252/plo_007-2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/253/plo_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altogarcas.mt.leg.br/media/sapl/public/materialegislativa/2026/259/projeto_de_lei_nc2ba_009-2026_-_jorge_henrique_carvalho_korand-1_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="237.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="64.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -598,101 +2885,6554 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>110</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>114</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>122</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H30" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>137</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>148</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H37" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H39" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H40" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>163</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>164</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H41" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>10</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+      <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
+        <v>169</v>
+      </c>
+      <c r="F42" t="s">
+        <v>170</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" t="s">
+        <v>169</v>
+      </c>
+      <c r="F43" t="s">
+        <v>173</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" t="s">
+        <v>178</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H44" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>114</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
+      </c>
+      <c r="F45" t="s">
+        <v>178</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H45" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" t="s">
+        <v>168</v>
+      </c>
+      <c r="E46" t="s">
+        <v>169</v>
+      </c>
+      <c r="F46" t="s">
+        <v>183</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H46" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" t="s">
+        <v>168</v>
+      </c>
+      <c r="E47" t="s">
+        <v>169</v>
+      </c>
+      <c r="F47" t="s">
+        <v>183</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" t="s">
+        <v>168</v>
+      </c>
+      <c r="E48" t="s">
+        <v>169</v>
+      </c>
+      <c r="F48" t="s">
+        <v>183</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H48" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>33</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="D49" t="s">
+        <v>168</v>
+      </c>
+      <c r="E49" t="s">
+        <v>169</v>
+      </c>
+      <c r="F49" t="s">
+        <v>192</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" t="s">
+        <v>169</v>
+      </c>
+      <c r="F50" t="s">
+        <v>170</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" t="s">
+        <v>168</v>
+      </c>
+      <c r="E51" t="s">
+        <v>169</v>
+      </c>
+      <c r="F51" t="s">
+        <v>199</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>20</v>
+      </c>
+      <c r="D52" t="s">
+        <v>168</v>
+      </c>
+      <c r="E52" t="s">
+        <v>169</v>
+      </c>
+      <c r="F52" t="s">
+        <v>170</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D53" t="s">
+        <v>168</v>
+      </c>
+      <c r="E53" t="s">
+        <v>169</v>
+      </c>
+      <c r="F53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H53" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>208</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>167</v>
+      </c>
+      <c r="D54" t="s">
+        <v>168</v>
+      </c>
+      <c r="E54" t="s">
+        <v>169</v>
+      </c>
+      <c r="F54" t="s">
+        <v>183</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H54" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>211</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D55" t="s">
+        <v>168</v>
+      </c>
+      <c r="E55" t="s">
+        <v>169</v>
+      </c>
+      <c r="F55" t="s">
+        <v>170</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H55" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>214</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>54</v>
+      </c>
+      <c r="D56" t="s">
+        <v>168</v>
+      </c>
+      <c r="E56" t="s">
+        <v>169</v>
+      </c>
+      <c r="F56" t="s">
+        <v>170</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H56" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" t="s">
+        <v>168</v>
+      </c>
+      <c r="E57" t="s">
+        <v>169</v>
+      </c>
+      <c r="F57" t="s">
+        <v>218</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H57" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>221</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>62</v>
+      </c>
+      <c r="D58" t="s">
+        <v>168</v>
+      </c>
+      <c r="E58" t="s">
+        <v>169</v>
+      </c>
+      <c r="F58" t="s">
+        <v>218</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H58" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" t="s">
+        <v>168</v>
+      </c>
+      <c r="E59" t="s">
+        <v>169</v>
+      </c>
+      <c r="F59" t="s">
+        <v>170</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H59" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>70</v>
+      </c>
+      <c r="D60" t="s">
+        <v>168</v>
+      </c>
+      <c r="E60" t="s">
+        <v>169</v>
+      </c>
+      <c r="F60" t="s">
+        <v>199</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>74</v>
+      </c>
+      <c r="D61" t="s">
+        <v>168</v>
+      </c>
+      <c r="E61" t="s">
+        <v>169</v>
+      </c>
+      <c r="F61" t="s">
+        <v>192</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H61" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>233</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>234</v>
+      </c>
+      <c r="D62" t="s">
+        <v>168</v>
+      </c>
+      <c r="E62" t="s">
+        <v>169</v>
+      </c>
+      <c r="F62" t="s">
+        <v>178</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H62" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>78</v>
+      </c>
+      <c r="D63" t="s">
+        <v>168</v>
+      </c>
+      <c r="E63" t="s">
+        <v>169</v>
+      </c>
+      <c r="F63" t="s">
+        <v>178</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H63" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>240</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>82</v>
+      </c>
+      <c r="D64" t="s">
+        <v>168</v>
+      </c>
+      <c r="E64" t="s">
+        <v>169</v>
+      </c>
+      <c r="F64" t="s">
+        <v>241</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H64" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>244</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>245</v>
+      </c>
+      <c r="D65" t="s">
+        <v>168</v>
+      </c>
+      <c r="E65" t="s">
+        <v>169</v>
+      </c>
+      <c r="F65" t="s">
+        <v>192</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H65" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>248</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D66" t="s">
+        <v>168</v>
+      </c>
+      <c r="E66" t="s">
+        <v>169</v>
+      </c>
+      <c r="F66" t="s">
+        <v>249</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H66" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>252</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>253</v>
+      </c>
+      <c r="D67" t="s">
+        <v>168</v>
+      </c>
+      <c r="E67" t="s">
+        <v>169</v>
+      </c>
+      <c r="F67" t="s">
+        <v>254</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H67" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>257</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>90</v>
+      </c>
+      <c r="D68" t="s">
+        <v>168</v>
+      </c>
+      <c r="E68" t="s">
+        <v>169</v>
+      </c>
+      <c r="F68" t="s">
+        <v>192</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H68" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>260</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>94</v>
+      </c>
+      <c r="D69" t="s">
+        <v>168</v>
+      </c>
+      <c r="E69" t="s">
+        <v>169</v>
+      </c>
+      <c r="F69" t="s">
+        <v>192</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H69" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>263</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>98</v>
+      </c>
+      <c r="D70" t="s">
+        <v>168</v>
+      </c>
+      <c r="E70" t="s">
+        <v>169</v>
+      </c>
+      <c r="F70" t="s">
+        <v>241</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H70" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>266</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>102</v>
+      </c>
+      <c r="D71" t="s">
+        <v>168</v>
+      </c>
+      <c r="E71" t="s">
+        <v>169</v>
+      </c>
+      <c r="F71" t="s">
+        <v>192</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H71" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>269</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>106</v>
+      </c>
+      <c r="D72" t="s">
+        <v>168</v>
+      </c>
+      <c r="E72" t="s">
+        <v>169</v>
+      </c>
+      <c r="F72" t="s">
+        <v>192</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H72" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>272</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>110</v>
+      </c>
+      <c r="D73" t="s">
+        <v>168</v>
+      </c>
+      <c r="E73" t="s">
+        <v>169</v>
+      </c>
+      <c r="F73" t="s">
+        <v>178</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H73" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>275</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>176</v>
+      </c>
+      <c r="D74" t="s">
+        <v>168</v>
+      </c>
+      <c r="E74" t="s">
+        <v>169</v>
+      </c>
+      <c r="F74" t="s">
+        <v>241</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H74" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>278</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>114</v>
+      </c>
+      <c r="D75" t="s">
+        <v>168</v>
+      </c>
+      <c r="E75" t="s">
+        <v>169</v>
+      </c>
+      <c r="F75" t="s">
+        <v>279</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H75" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>282</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>118</v>
+      </c>
+      <c r="D76" t="s">
+        <v>168</v>
+      </c>
+      <c r="E76" t="s">
+        <v>169</v>
+      </c>
+      <c r="F76" t="s">
+        <v>241</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H76" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>285</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>122</v>
+      </c>
+      <c r="D77" t="s">
+        <v>168</v>
+      </c>
+      <c r="E77" t="s">
+        <v>169</v>
+      </c>
+      <c r="F77" t="s">
+        <v>178</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H77" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>50</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>288</v>
+      </c>
+      <c r="E78" t="s">
+        <v>289</v>
+      </c>
+      <c r="F78" t="s">
+        <v>173</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H78" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>288</v>
+      </c>
+      <c r="E79" t="s">
+        <v>289</v>
+      </c>
+      <c r="F79" t="s">
+        <v>199</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H79" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>58</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>177</v>
+      </c>
+      <c r="D80" t="s">
+        <v>288</v>
+      </c>
+      <c r="E80" t="s">
+        <v>289</v>
+      </c>
+      <c r="F80" t="s">
+        <v>294</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H80" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>62</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" t="s">
+        <v>288</v>
+      </c>
+      <c r="E81" t="s">
+        <v>289</v>
+      </c>
+      <c r="F81" t="s">
+        <v>297</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H81" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>66</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" t="s">
+        <v>288</v>
+      </c>
+      <c r="E82" t="s">
+        <v>289</v>
+      </c>
+      <c r="F82" t="s">
+        <v>297</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H82" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>70</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>29</v>
+      </c>
+      <c r="D83" t="s">
+        <v>288</v>
+      </c>
+      <c r="E83" t="s">
+        <v>289</v>
+      </c>
+      <c r="F83" t="s">
+        <v>183</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H83" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>74</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>188</v>
+      </c>
+      <c r="D84" t="s">
+        <v>288</v>
+      </c>
+      <c r="E84" t="s">
+        <v>289</v>
+      </c>
+      <c r="F84" t="s">
+        <v>183</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H84" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>234</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85" t="s">
+        <v>288</v>
+      </c>
+      <c r="E85" t="s">
+        <v>289</v>
+      </c>
+      <c r="F85" t="s">
+        <v>170</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H85" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" t="s">
+        <v>288</v>
+      </c>
+      <c r="E86" t="s">
+        <v>289</v>
+      </c>
+      <c r="F86" t="s">
+        <v>170</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H86" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>82</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" t="s">
+        <v>288</v>
+      </c>
+      <c r="E87" t="s">
+        <v>289</v>
+      </c>
+      <c r="F87" t="s">
+        <v>170</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H87" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>245</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" t="s">
+        <v>288</v>
+      </c>
+      <c r="E88" t="s">
+        <v>289</v>
+      </c>
+      <c r="F88" t="s">
+        <v>297</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H88" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>86</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>46</v>
+      </c>
+      <c r="D89" t="s">
+        <v>288</v>
+      </c>
+      <c r="E89" t="s">
+        <v>289</v>
+      </c>
+      <c r="F89" t="s">
+        <v>173</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H89" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>253</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>167</v>
+      </c>
+      <c r="D90" t="s">
+        <v>288</v>
+      </c>
+      <c r="E90" t="s">
+        <v>289</v>
+      </c>
+      <c r="F90" t="s">
+        <v>183</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H90" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>50</v>
+      </c>
+      <c r="D91" t="s">
+        <v>288</v>
+      </c>
+      <c r="E91" t="s">
+        <v>289</v>
+      </c>
+      <c r="F91" t="s">
+        <v>199</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H91" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>94</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>54</v>
+      </c>
+      <c r="D92" t="s">
+        <v>288</v>
+      </c>
+      <c r="E92" t="s">
+        <v>289</v>
+      </c>
+      <c r="F92" t="s">
+        <v>294</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H92" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>98</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>58</v>
+      </c>
+      <c r="D93" t="s">
+        <v>288</v>
+      </c>
+      <c r="E93" t="s">
+        <v>289</v>
+      </c>
+      <c r="F93" t="s">
+        <v>199</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H93" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>102</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>62</v>
+      </c>
+      <c r="D94" t="s">
+        <v>288</v>
+      </c>
+      <c r="E94" t="s">
+        <v>289</v>
+      </c>
+      <c r="F94" t="s">
+        <v>183</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H94" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>66</v>
+      </c>
+      <c r="D95" t="s">
+        <v>288</v>
+      </c>
+      <c r="E95" t="s">
+        <v>289</v>
+      </c>
+      <c r="F95" t="s">
+        <v>170</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H95" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>133</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>70</v>
+      </c>
+      <c r="D96" t="s">
+        <v>288</v>
+      </c>
+      <c r="E96" t="s">
+        <v>289</v>
+      </c>
+      <c r="F96" t="s">
+        <v>199</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H96" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>137</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D97" t="s">
+        <v>288</v>
+      </c>
+      <c r="E97" t="s">
+        <v>289</v>
+      </c>
+      <c r="F97" t="s">
+        <v>183</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H97" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>141</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>234</v>
+      </c>
+      <c r="D98" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" t="s">
+        <v>289</v>
+      </c>
+      <c r="F98" t="s">
+        <v>183</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H98" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>145</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>78</v>
+      </c>
+      <c r="D99" t="s">
+        <v>288</v>
+      </c>
+      <c r="E99" t="s">
+        <v>289</v>
+      </c>
+      <c r="F99" t="s">
+        <v>334</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H99" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>148</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>82</v>
+      </c>
+      <c r="D100" t="s">
+        <v>288</v>
+      </c>
+      <c r="E100" t="s">
+        <v>289</v>
+      </c>
+      <c r="F100" t="s">
+        <v>334</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H100" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>152</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>245</v>
+      </c>
+      <c r="D101" t="s">
+        <v>288</v>
+      </c>
+      <c r="E101" t="s">
+        <v>289</v>
+      </c>
+      <c r="F101" t="s">
+        <v>170</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H101" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>156</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>86</v>
+      </c>
+      <c r="D102" t="s">
+        <v>288</v>
+      </c>
+      <c r="E102" t="s">
+        <v>289</v>
+      </c>
+      <c r="F102" t="s">
+        <v>294</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H102" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>160</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>253</v>
+      </c>
+      <c r="D103" t="s">
+        <v>288</v>
+      </c>
+      <c r="E103" t="s">
+        <v>289</v>
+      </c>
+      <c r="F103" t="s">
+        <v>173</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H103" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>164</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>90</v>
+      </c>
+      <c r="D104" t="s">
+        <v>288</v>
+      </c>
+      <c r="E104" t="s">
+        <v>289</v>
+      </c>
+      <c r="F104" t="s">
+        <v>297</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H104" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>347</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>94</v>
+      </c>
+      <c r="D105" t="s">
+        <v>288</v>
+      </c>
+      <c r="E105" t="s">
+        <v>289</v>
+      </c>
+      <c r="F105" t="s">
+        <v>199</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H105" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>350</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>98</v>
+      </c>
+      <c r="D106" t="s">
+        <v>288</v>
+      </c>
+      <c r="E106" t="s">
+        <v>289</v>
+      </c>
+      <c r="F106" t="s">
+        <v>351</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H106" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>354</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>102</v>
+      </c>
+      <c r="D107" t="s">
+        <v>288</v>
+      </c>
+      <c r="E107" t="s">
+        <v>289</v>
+      </c>
+      <c r="F107" t="s">
+        <v>173</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H107" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>357</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>106</v>
+      </c>
+      <c r="D108" t="s">
+        <v>288</v>
+      </c>
+      <c r="E108" t="s">
+        <v>289</v>
+      </c>
+      <c r="F108" t="s">
+        <v>170</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H108" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>360</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>176</v>
+      </c>
+      <c r="D109" t="s">
+        <v>288</v>
+      </c>
+      <c r="E109" t="s">
+        <v>289</v>
+      </c>
+      <c r="F109" t="s">
+        <v>173</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H109" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>363</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>114</v>
+      </c>
+      <c r="D110" t="s">
+        <v>288</v>
+      </c>
+      <c r="E110" t="s">
+        <v>289</v>
+      </c>
+      <c r="F110" t="s">
+        <v>173</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H110" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>366</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>118</v>
+      </c>
+      <c r="D111" t="s">
+        <v>288</v>
+      </c>
+      <c r="E111" t="s">
+        <v>289</v>
+      </c>
+      <c r="F111" t="s">
+        <v>170</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H111" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>369</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>122</v>
+      </c>
+      <c r="D112" t="s">
+        <v>288</v>
+      </c>
+      <c r="E112" t="s">
+        <v>289</v>
+      </c>
+      <c r="F112" t="s">
+        <v>170</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H112" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>372</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>126</v>
+      </c>
+      <c r="D113" t="s">
+        <v>288</v>
+      </c>
+      <c r="E113" t="s">
+        <v>289</v>
+      </c>
+      <c r="F113" t="s">
+        <v>183</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H113" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>375</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114" t="s">
+        <v>288</v>
+      </c>
+      <c r="E114" t="s">
+        <v>289</v>
+      </c>
+      <c r="F114" t="s">
+        <v>183</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H114" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>378</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>133</v>
+      </c>
+      <c r="D115" t="s">
+        <v>288</v>
+      </c>
+      <c r="E115" t="s">
+        <v>289</v>
+      </c>
+      <c r="F115" t="s">
+        <v>192</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H115" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>381</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>137</v>
+      </c>
+      <c r="D116" t="s">
+        <v>288</v>
+      </c>
+      <c r="E116" t="s">
+        <v>289</v>
+      </c>
+      <c r="F116" t="s">
+        <v>297</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H116" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>384</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>141</v>
+      </c>
+      <c r="D117" t="s">
+        <v>288</v>
+      </c>
+      <c r="E117" t="s">
+        <v>289</v>
+      </c>
+      <c r="F117" t="s">
+        <v>183</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H117" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>387</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>145</v>
+      </c>
+      <c r="D118" t="s">
+        <v>288</v>
+      </c>
+      <c r="E118" t="s">
+        <v>289</v>
+      </c>
+      <c r="F118" t="s">
+        <v>192</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H118" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>390</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>148</v>
+      </c>
+      <c r="D119" t="s">
+        <v>288</v>
+      </c>
+      <c r="E119" t="s">
+        <v>289</v>
+      </c>
+      <c r="F119" t="s">
+        <v>183</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H119" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>393</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>152</v>
+      </c>
+      <c r="D120" t="s">
+        <v>288</v>
+      </c>
+      <c r="E120" t="s">
+        <v>289</v>
+      </c>
+      <c r="F120" t="s">
+        <v>183</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H120" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>396</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>156</v>
+      </c>
+      <c r="D121" t="s">
+        <v>288</v>
+      </c>
+      <c r="E121" t="s">
+        <v>289</v>
+      </c>
+      <c r="F121" t="s">
+        <v>173</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H121" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>399</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>160</v>
+      </c>
+      <c r="D122" t="s">
+        <v>288</v>
+      </c>
+      <c r="E122" t="s">
+        <v>289</v>
+      </c>
+      <c r="F122" t="s">
+        <v>334</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H122" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>402</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>164</v>
+      </c>
+      <c r="D123" t="s">
+        <v>288</v>
+      </c>
+      <c r="E123" t="s">
+        <v>289</v>
+      </c>
+      <c r="F123" t="s">
+        <v>297</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H123" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>405</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>347</v>
+      </c>
+      <c r="D124" t="s">
+        <v>288</v>
+      </c>
+      <c r="E124" t="s">
+        <v>289</v>
+      </c>
+      <c r="F124" t="s">
+        <v>170</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H124" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>408</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>350</v>
+      </c>
+      <c r="D125" t="s">
+        <v>288</v>
+      </c>
+      <c r="E125" t="s">
+        <v>289</v>
+      </c>
+      <c r="F125" t="s">
+        <v>254</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H125" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>411</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>354</v>
+      </c>
+      <c r="D126" t="s">
+        <v>288</v>
+      </c>
+      <c r="E126" t="s">
+        <v>289</v>
+      </c>
+      <c r="F126" t="s">
+        <v>249</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H126" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>414</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>357</v>
+      </c>
+      <c r="D127" t="s">
+        <v>288</v>
+      </c>
+      <c r="E127" t="s">
+        <v>289</v>
+      </c>
+      <c r="F127" t="s">
+        <v>249</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H127" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>417</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>198</v>
+      </c>
+      <c r="D128" t="s">
+        <v>288</v>
+      </c>
+      <c r="E128" t="s">
+        <v>289</v>
+      </c>
+      <c r="F128" t="s">
+        <v>241</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H128" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>420</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>205</v>
+      </c>
+      <c r="D129" t="s">
+        <v>288</v>
+      </c>
+      <c r="E129" t="s">
+        <v>289</v>
+      </c>
+      <c r="F129" t="s">
+        <v>241</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H129" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>423</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130" t="s">
+        <v>288</v>
+      </c>
+      <c r="E130" t="s">
+        <v>289</v>
+      </c>
+      <c r="F130" t="s">
+        <v>254</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H130" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>426</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>45</v>
+      </c>
+      <c r="D131" t="s">
+        <v>288</v>
+      </c>
+      <c r="E131" t="s">
+        <v>289</v>
+      </c>
+      <c r="F131" t="s">
+        <v>427</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H131" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>430</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>49</v>
+      </c>
+      <c r="D132" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" t="s">
+        <v>289</v>
+      </c>
+      <c r="F132" t="s">
+        <v>254</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H132" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>433</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>57</v>
+      </c>
+      <c r="D133" t="s">
+        <v>288</v>
+      </c>
+      <c r="E133" t="s">
+        <v>289</v>
+      </c>
+      <c r="F133" t="s">
+        <v>178</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H133" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>436</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>61</v>
+      </c>
+      <c r="D134" t="s">
+        <v>288</v>
+      </c>
+      <c r="E134" t="s">
+        <v>289</v>
+      </c>
+      <c r="F134" t="s">
+        <v>178</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H134" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>439</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>65</v>
+      </c>
+      <c r="D135" t="s">
+        <v>288</v>
+      </c>
+      <c r="E135" t="s">
+        <v>289</v>
+      </c>
+      <c r="F135" t="s">
+        <v>178</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H135" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>442</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>69</v>
+      </c>
+      <c r="D136" t="s">
+        <v>288</v>
+      </c>
+      <c r="E136" t="s">
+        <v>289</v>
+      </c>
+      <c r="F136" t="s">
+        <v>192</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H136" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>445</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>208</v>
+      </c>
+      <c r="D137" t="s">
+        <v>288</v>
+      </c>
+      <c r="E137" t="s">
+        <v>289</v>
+      </c>
+      <c r="F137" t="s">
+        <v>192</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H137" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>448</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>211</v>
+      </c>
+      <c r="D138" t="s">
+        <v>288</v>
+      </c>
+      <c r="E138" t="s">
+        <v>289</v>
+      </c>
+      <c r="F138" t="s">
+        <v>218</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H138" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>451</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>214</v>
+      </c>
+      <c r="D139" t="s">
+        <v>288</v>
+      </c>
+      <c r="E139" t="s">
+        <v>289</v>
+      </c>
+      <c r="F139" t="s">
+        <v>241</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H139" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>454</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>217</v>
+      </c>
+      <c r="D140" t="s">
+        <v>288</v>
+      </c>
+      <c r="E140" t="s">
+        <v>289</v>
+      </c>
+      <c r="F140" t="s">
+        <v>178</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H140" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>457</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>221</v>
+      </c>
+      <c r="D141" t="s">
+        <v>288</v>
+      </c>
+      <c r="E141" t="s">
+        <v>289</v>
+      </c>
+      <c r="F141" t="s">
+        <v>218</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H141" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>460</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>224</v>
+      </c>
+      <c r="D142" t="s">
+        <v>288</v>
+      </c>
+      <c r="E142" t="s">
+        <v>289</v>
+      </c>
+      <c r="F142" t="s">
+        <v>241</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H142" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>463</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>227</v>
+      </c>
+      <c r="D143" t="s">
+        <v>288</v>
+      </c>
+      <c r="E143" t="s">
+        <v>289</v>
+      </c>
+      <c r="F143" t="s">
+        <v>178</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H143" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>466</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>467</v>
+      </c>
+      <c r="D144" t="s">
+        <v>288</v>
+      </c>
+      <c r="E144" t="s">
+        <v>289</v>
+      </c>
+      <c r="F144" t="s">
+        <v>254</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H144" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>470</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>97</v>
+      </c>
+      <c r="D145" t="s">
+        <v>288</v>
+      </c>
+      <c r="E145" t="s">
+        <v>289</v>
+      </c>
+      <c r="F145" t="s">
+        <v>192</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H145" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>473</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>101</v>
+      </c>
+      <c r="D146" t="s">
+        <v>288</v>
+      </c>
+      <c r="E146" t="s">
+        <v>289</v>
+      </c>
+      <c r="F146" t="s">
+        <v>192</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H146" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>476</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>105</v>
+      </c>
+      <c r="D147" t="s">
+        <v>288</v>
+      </c>
+      <c r="E147" t="s">
+        <v>289</v>
+      </c>
+      <c r="F147" t="s">
+        <v>192</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H147" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>479</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>85</v>
+      </c>
+      <c r="D148" t="s">
+        <v>288</v>
+      </c>
+      <c r="E148" t="s">
+        <v>289</v>
+      </c>
+      <c r="F148" t="s">
+        <v>241</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H148" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>482</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>202</v>
+      </c>
+      <c r="D149" t="s">
+        <v>288</v>
+      </c>
+      <c r="E149" t="s">
+        <v>289</v>
+      </c>
+      <c r="F149" t="s">
+        <v>254</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H149" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>485</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>384</v>
+      </c>
+      <c r="D150" t="s">
+        <v>288</v>
+      </c>
+      <c r="E150" t="s">
+        <v>289</v>
+      </c>
+      <c r="F150" t="s">
+        <v>218</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H150" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>488</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>390</v>
+      </c>
+      <c r="D151" t="s">
+        <v>288</v>
+      </c>
+      <c r="E151" t="s">
+        <v>289</v>
+      </c>
+      <c r="F151" t="s">
+        <v>254</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H151" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>491</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>393</v>
+      </c>
+      <c r="D152" t="s">
+        <v>288</v>
+      </c>
+      <c r="E152" t="s">
+        <v>289</v>
+      </c>
+      <c r="F152" t="s">
+        <v>241</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H152" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>494</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>396</v>
+      </c>
+      <c r="D153" t="s">
+        <v>288</v>
+      </c>
+      <c r="E153" t="s">
+        <v>289</v>
+      </c>
+      <c r="F153" t="s">
+        <v>178</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H153" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>497</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>399</v>
+      </c>
+      <c r="D154" t="s">
+        <v>288</v>
+      </c>
+      <c r="E154" t="s">
+        <v>289</v>
+      </c>
+      <c r="F154" t="s">
+        <v>249</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H154" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>500</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>402</v>
+      </c>
+      <c r="D155" t="s">
+        <v>288</v>
+      </c>
+      <c r="E155" t="s">
+        <v>289</v>
+      </c>
+      <c r="F155" t="s">
+        <v>192</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H155" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>503</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>405</v>
+      </c>
+      <c r="D156" t="s">
+        <v>288</v>
+      </c>
+      <c r="E156" t="s">
+        <v>289</v>
+      </c>
+      <c r="F156" t="s">
+        <v>192</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H156" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>506</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>507</v>
+      </c>
+      <c r="D157" t="s">
+        <v>288</v>
+      </c>
+      <c r="E157" t="s">
+        <v>289</v>
+      </c>
+      <c r="F157" t="s">
+        <v>192</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H157" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>510</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158" t="s">
+        <v>288</v>
+      </c>
+      <c r="E158" t="s">
+        <v>289</v>
+      </c>
+      <c r="F158" t="s">
+        <v>178</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H158" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>513</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>109</v>
+      </c>
+      <c r="D159" t="s">
+        <v>288</v>
+      </c>
+      <c r="E159" t="s">
+        <v>289</v>
+      </c>
+      <c r="F159" t="s">
+        <v>178</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H159" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>516</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>77</v>
+      </c>
+      <c r="D160" t="s">
+        <v>288</v>
+      </c>
+      <c r="E160" t="s">
+        <v>289</v>
+      </c>
+      <c r="F160" t="s">
+        <v>254</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H160" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>519</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>520</v>
+      </c>
+      <c r="D161" t="s">
+        <v>288</v>
+      </c>
+      <c r="E161" t="s">
+        <v>289</v>
+      </c>
+      <c r="F161" t="s">
+        <v>427</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H161" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>523</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>378</v>
+      </c>
+      <c r="D162" t="s">
+        <v>288</v>
+      </c>
+      <c r="E162" t="s">
+        <v>289</v>
+      </c>
+      <c r="F162" t="s">
+        <v>241</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H162" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>526</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>387</v>
+      </c>
+      <c r="D163" t="s">
+        <v>288</v>
+      </c>
+      <c r="E163" t="s">
+        <v>289</v>
+      </c>
+      <c r="F163" t="s">
+        <v>218</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H163" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>529</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>408</v>
+      </c>
+      <c r="D164" t="s">
+        <v>288</v>
+      </c>
+      <c r="E164" t="s">
+        <v>289</v>
+      </c>
+      <c r="F164" t="s">
+        <v>279</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H164" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>532</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>411</v>
+      </c>
+      <c r="D165" t="s">
+        <v>288</v>
+      </c>
+      <c r="E165" t="s">
+        <v>289</v>
+      </c>
+      <c r="F165" t="s">
+        <v>192</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H165" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>535</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>414</v>
+      </c>
+      <c r="D166" t="s">
+        <v>288</v>
+      </c>
+      <c r="E166" t="s">
+        <v>289</v>
+      </c>
+      <c r="F166" t="s">
+        <v>192</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H166" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>538</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>417</v>
+      </c>
+      <c r="D167" t="s">
+        <v>288</v>
+      </c>
+      <c r="E167" t="s">
+        <v>289</v>
+      </c>
+      <c r="F167" t="s">
+        <v>249</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H167" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>541</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>420</v>
+      </c>
+      <c r="D168" t="s">
+        <v>288</v>
+      </c>
+      <c r="E168" t="s">
+        <v>289</v>
+      </c>
+      <c r="F168" t="s">
+        <v>249</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H168" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>544</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>423</v>
+      </c>
+      <c r="D169" t="s">
+        <v>288</v>
+      </c>
+      <c r="E169" t="s">
+        <v>289</v>
+      </c>
+      <c r="F169" t="s">
+        <v>427</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H169" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>547</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>426</v>
+      </c>
+      <c r="D170" t="s">
+        <v>288</v>
+      </c>
+      <c r="E170" t="s">
+        <v>289</v>
+      </c>
+      <c r="F170" t="s">
+        <v>178</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H170" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>550</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>191</v>
+      </c>
+      <c r="D171" t="s">
+        <v>288</v>
+      </c>
+      <c r="E171" t="s">
+        <v>289</v>
+      </c>
+      <c r="F171" t="s">
+        <v>178</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H171" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>553</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>230</v>
+      </c>
+      <c r="D172" t="s">
+        <v>288</v>
+      </c>
+      <c r="E172" t="s">
+        <v>289</v>
+      </c>
+      <c r="F172" t="s">
+        <v>218</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H172" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>556</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>233</v>
+      </c>
+      <c r="D173" t="s">
+        <v>288</v>
+      </c>
+      <c r="E173" t="s">
+        <v>289</v>
+      </c>
+      <c r="F173" t="s">
+        <v>192</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H173" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>559</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>237</v>
+      </c>
+      <c r="D174" t="s">
+        <v>288</v>
+      </c>
+      <c r="E174" t="s">
+        <v>289</v>
+      </c>
+      <c r="F174" t="s">
+        <v>254</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H174" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>562</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>113</v>
+      </c>
+      <c r="D175" t="s">
+        <v>288</v>
+      </c>
+      <c r="E175" t="s">
+        <v>289</v>
+      </c>
+      <c r="F175" t="s">
+        <v>241</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H175" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>565</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>117</v>
+      </c>
+      <c r="D176" t="s">
+        <v>288</v>
+      </c>
+      <c r="E176" t="s">
+        <v>289</v>
+      </c>
+      <c r="F176" t="s">
+        <v>241</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H176" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>568</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>121</v>
+      </c>
+      <c r="D177" t="s">
+        <v>288</v>
+      </c>
+      <c r="E177" t="s">
+        <v>289</v>
+      </c>
+      <c r="F177" t="s">
+        <v>218</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H177" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>571</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>572</v>
+      </c>
+      <c r="D178" t="s">
+        <v>288</v>
+      </c>
+      <c r="E178" t="s">
+        <v>289</v>
+      </c>
+      <c r="F178" t="s">
+        <v>192</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H178" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>575</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>576</v>
+      </c>
+      <c r="D179" t="s">
+        <v>288</v>
+      </c>
+      <c r="E179" t="s">
+        <v>289</v>
+      </c>
+      <c r="F179" t="s">
+        <v>192</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H179" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>579</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>580</v>
+      </c>
+      <c r="D180" t="s">
+        <v>288</v>
+      </c>
+      <c r="E180" t="s">
+        <v>289</v>
+      </c>
+      <c r="F180" t="s">
+        <v>254</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H180" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>583</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>430</v>
+      </c>
+      <c r="D181" t="s">
+        <v>288</v>
+      </c>
+      <c r="E181" t="s">
+        <v>289</v>
+      </c>
+      <c r="F181" t="s">
+        <v>218</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H181" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>586</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>587</v>
+      </c>
+      <c r="D182" t="s">
+        <v>288</v>
+      </c>
+      <c r="E182" t="s">
+        <v>289</v>
+      </c>
+      <c r="F182" t="s">
+        <v>218</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H182" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>590</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>591</v>
+      </c>
+      <c r="D183" t="s">
+        <v>288</v>
+      </c>
+      <c r="E183" t="s">
+        <v>289</v>
+      </c>
+      <c r="F183" t="s">
+        <v>178</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H183" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>594</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>240</v>
+      </c>
+      <c r="D184" t="s">
+        <v>288</v>
+      </c>
+      <c r="E184" t="s">
+        <v>289</v>
+      </c>
+      <c r="F184" t="s">
+        <v>178</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H184" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>597</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>445</v>
+      </c>
+      <c r="D185" t="s">
+        <v>288</v>
+      </c>
+      <c r="E185" t="s">
+        <v>289</v>
+      </c>
+      <c r="F185" t="s">
+        <v>178</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H185" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>600</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>442</v>
+      </c>
+      <c r="D186" t="s">
+        <v>288</v>
+      </c>
+      <c r="E186" t="s">
+        <v>289</v>
+      </c>
+      <c r="F186" t="s">
+        <v>241</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H186" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>603</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>451</v>
+      </c>
+      <c r="D187" t="s">
+        <v>288</v>
+      </c>
+      <c r="E187" t="s">
+        <v>289</v>
+      </c>
+      <c r="F187" t="s">
+        <v>249</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H187" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>606</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>460</v>
+      </c>
+      <c r="D188" t="s">
+        <v>288</v>
+      </c>
+      <c r="E188" t="s">
+        <v>289</v>
+      </c>
+      <c r="F188" t="s">
+        <v>241</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H188" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>609</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>433</v>
+      </c>
+      <c r="D189" t="s">
+        <v>288</v>
+      </c>
+      <c r="E189" t="s">
+        <v>289</v>
+      </c>
+      <c r="F189" t="s">
+        <v>241</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H189" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>612</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>454</v>
+      </c>
+      <c r="D190" t="s">
+        <v>288</v>
+      </c>
+      <c r="E190" t="s">
+        <v>289</v>
+      </c>
+      <c r="F190" t="s">
+        <v>241</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H190" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>615</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>436</v>
+      </c>
+      <c r="D191" t="s">
+        <v>288</v>
+      </c>
+      <c r="E191" t="s">
+        <v>289</v>
+      </c>
+      <c r="F191" t="s">
+        <v>192</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H191" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>618</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>457</v>
+      </c>
+      <c r="D192" t="s">
+        <v>288</v>
+      </c>
+      <c r="E192" t="s">
+        <v>289</v>
+      </c>
+      <c r="F192" t="s">
+        <v>254</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H192" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>621</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>439</v>
+      </c>
+      <c r="D193" t="s">
+        <v>288</v>
+      </c>
+      <c r="E193" t="s">
+        <v>289</v>
+      </c>
+      <c r="F193" t="s">
+        <v>254</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H193" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>624</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>125</v>
+      </c>
+      <c r="D194" t="s">
+        <v>288</v>
+      </c>
+      <c r="E194" t="s">
+        <v>289</v>
+      </c>
+      <c r="F194" t="s">
+        <v>254</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H194" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>627</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>628</v>
+      </c>
+      <c r="D195" t="s">
+        <v>288</v>
+      </c>
+      <c r="E195" t="s">
+        <v>289</v>
+      </c>
+      <c r="F195" t="s">
+        <v>192</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H195" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>631</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>244</v>
+      </c>
+      <c r="D196" t="s">
+        <v>288</v>
+      </c>
+      <c r="E196" t="s">
+        <v>289</v>
+      </c>
+      <c r="F196" t="s">
+        <v>249</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H196" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>634</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>248</v>
+      </c>
+      <c r="D197" t="s">
+        <v>288</v>
+      </c>
+      <c r="E197" t="s">
+        <v>289</v>
+      </c>
+      <c r="F197" t="s">
+        <v>218</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H197" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>637</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>463</v>
+      </c>
+      <c r="D198" t="s">
+        <v>288</v>
+      </c>
+      <c r="E198" t="s">
+        <v>289</v>
+      </c>
+      <c r="F198" t="s">
+        <v>178</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H198" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>640</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>466</v>
+      </c>
+      <c r="D199" t="s">
+        <v>288</v>
+      </c>
+      <c r="E199" t="s">
+        <v>289</v>
+      </c>
+      <c r="F199" t="s">
+        <v>178</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H199" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>643</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>470</v>
+      </c>
+      <c r="D200" t="s">
+        <v>288</v>
+      </c>
+      <c r="E200" t="s">
+        <v>289</v>
+      </c>
+      <c r="F200" t="s">
+        <v>241</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H200" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>646</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>473</v>
+      </c>
+      <c r="D201" t="s">
+        <v>288</v>
+      </c>
+      <c r="E201" t="s">
+        <v>289</v>
+      </c>
+      <c r="F201" t="s">
+        <v>279</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H201" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>649</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>476</v>
+      </c>
+      <c r="D202" t="s">
+        <v>288</v>
+      </c>
+      <c r="E202" t="s">
+        <v>289</v>
+      </c>
+      <c r="F202" t="s">
+        <v>192</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H202" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>652</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>479</v>
+      </c>
+      <c r="D203" t="s">
+        <v>288</v>
+      </c>
+      <c r="E203" t="s">
+        <v>289</v>
+      </c>
+      <c r="F203" t="s">
+        <v>192</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H203" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>655</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>482</v>
+      </c>
+      <c r="D204" t="s">
+        <v>288</v>
+      </c>
+      <c r="E204" t="s">
+        <v>289</v>
+      </c>
+      <c r="F204" t="s">
+        <v>249</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H204" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>658</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>659</v>
+      </c>
+      <c r="D205" t="s">
+        <v>288</v>
+      </c>
+      <c r="E205" t="s">
+        <v>289</v>
+      </c>
+      <c r="F205" t="s">
+        <v>254</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H205" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>662</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>488</v>
+      </c>
+      <c r="D206" t="s">
+        <v>288</v>
+      </c>
+      <c r="E206" t="s">
+        <v>289</v>
+      </c>
+      <c r="F206" t="s">
+        <v>218</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H206" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>665</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>491</v>
+      </c>
+      <c r="D207" t="s">
+        <v>288</v>
+      </c>
+      <c r="E207" t="s">
+        <v>289</v>
+      </c>
+      <c r="F207" t="s">
+        <v>241</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H207" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>668</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>494</v>
+      </c>
+      <c r="D208" t="s">
+        <v>288</v>
+      </c>
+      <c r="E208" t="s">
+        <v>289</v>
+      </c>
+      <c r="F208" t="s">
+        <v>241</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H208" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>671</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>497</v>
+      </c>
+      <c r="D209" t="s">
+        <v>288</v>
+      </c>
+      <c r="E209" t="s">
+        <v>289</v>
+      </c>
+      <c r="F209" t="s">
+        <v>241</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H209" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>674</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>675</v>
+      </c>
+      <c r="D210" t="s">
+        <v>288</v>
+      </c>
+      <c r="E210" t="s">
+        <v>289</v>
+      </c>
+      <c r="F210" t="s">
+        <v>178</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H210" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>678</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>485</v>
+      </c>
+      <c r="D211" t="s">
+        <v>288</v>
+      </c>
+      <c r="E211" t="s">
+        <v>289</v>
+      </c>
+      <c r="F211" t="s">
+        <v>192</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H211" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>681</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>682</v>
+      </c>
+      <c r="D212" t="s">
+        <v>288</v>
+      </c>
+      <c r="E212" t="s">
+        <v>289</v>
+      </c>
+      <c r="F212" t="s">
+        <v>254</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H212" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>685</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>686</v>
+      </c>
+      <c r="D213" t="s">
+        <v>288</v>
+      </c>
+      <c r="E213" t="s">
+        <v>289</v>
+      </c>
+      <c r="F213" t="s">
+        <v>218</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H213" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>689</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>500</v>
+      </c>
+      <c r="D214" t="s">
+        <v>288</v>
+      </c>
+      <c r="E214" t="s">
+        <v>289</v>
+      </c>
+      <c r="F214" t="s">
+        <v>192</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H214" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>692</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>503</v>
+      </c>
+      <c r="D215" t="s">
+        <v>288</v>
+      </c>
+      <c r="E215" t="s">
+        <v>289</v>
+      </c>
+      <c r="F215" t="s">
+        <v>178</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H215" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>695</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>516</v>
+      </c>
+      <c r="D216" t="s">
+        <v>288</v>
+      </c>
+      <c r="E216" t="s">
+        <v>289</v>
+      </c>
+      <c r="F216" t="s">
+        <v>192</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H216" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>698</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>526</v>
+      </c>
+      <c r="D217" t="s">
+        <v>288</v>
+      </c>
+      <c r="E217" t="s">
+        <v>289</v>
+      </c>
+      <c r="F217" t="s">
+        <v>241</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H217" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>701</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>252</v>
+      </c>
+      <c r="D218" t="s">
+        <v>288</v>
+      </c>
+      <c r="E218" t="s">
+        <v>289</v>
+      </c>
+      <c r="F218" t="s">
+        <v>178</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H218" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>46</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" t="s">
+        <v>704</v>
+      </c>
+      <c r="E219" t="s">
+        <v>705</v>
+      </c>
+      <c r="F219" t="s">
+        <v>706</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H219" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>467</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>17</v>
+      </c>
+      <c r="D220" t="s">
+        <v>704</v>
+      </c>
+      <c r="E220" t="s">
+        <v>705</v>
+      </c>
+      <c r="F220" t="s">
+        <v>706</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H220" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>711</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>10</v>
+      </c>
+      <c r="D221" t="s">
+        <v>712</v>
+      </c>
+      <c r="E221" t="s">
+        <v>713</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H221" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>716</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>177</v>
+      </c>
+      <c r="D222" t="s">
+        <v>717</v>
+      </c>
+      <c r="E222" t="s">
+        <v>718</v>
+      </c>
+      <c r="F222" t="s">
+        <v>719</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H222" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>628</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>21</v>
+      </c>
+      <c r="D223" t="s">
+        <v>717</v>
+      </c>
+      <c r="E223" t="s">
+        <v>718</v>
+      </c>
+      <c r="F223" t="s">
+        <v>178</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H223" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>659</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>25</v>
+      </c>
+      <c r="D224" t="s">
+        <v>717</v>
+      </c>
+      <c r="E224" t="s">
+        <v>718</v>
+      </c>
+      <c r="F224" t="s">
+        <v>241</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H224" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>675</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>29</v>
+      </c>
+      <c r="D225" t="s">
+        <v>717</v>
+      </c>
+      <c r="E225" t="s">
+        <v>718</v>
+      </c>
+      <c r="F225" t="s">
+        <v>427</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H225" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>728</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>188</v>
+      </c>
+      <c r="D226" t="s">
+        <v>717</v>
+      </c>
+      <c r="E226" t="s">
+        <v>718</v>
+      </c>
+      <c r="F226" t="s">
+        <v>249</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H226" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>731</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>33</v>
+      </c>
+      <c r="D227" t="s">
+        <v>717</v>
+      </c>
+      <c r="E227" t="s">
+        <v>718</v>
+      </c>
+      <c r="F227" t="s">
+        <v>178</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H227" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>734</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>8</v>
+      </c>
+      <c r="D228" t="s">
+        <v>717</v>
+      </c>
+      <c r="E228" t="s">
+        <v>718</v>
+      </c>
+      <c r="F228" t="s">
+        <v>241</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H228" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>737</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>16</v>
+      </c>
+      <c r="D229" t="s">
+        <v>717</v>
+      </c>
+      <c r="E229" t="s">
+        <v>718</v>
+      </c>
+      <c r="F229" t="s">
+        <v>241</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H229" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>740</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>20</v>
+      </c>
+      <c r="D230" t="s">
+        <v>717</v>
+      </c>
+      <c r="E230" t="s">
+        <v>718</v>
+      </c>
+      <c r="F230" t="s">
+        <v>178</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H230" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>743</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>46</v>
+      </c>
+      <c r="D231" t="s">
+        <v>717</v>
+      </c>
+      <c r="E231" t="s">
+        <v>718</v>
+      </c>
+      <c r="F231" t="s">
+        <v>744</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H231" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>747</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" t="s">
+        <v>748</v>
+      </c>
+      <c r="E232" t="s">
+        <v>749</v>
+      </c>
+      <c r="F232" t="s">
+        <v>750</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H232" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>686</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>17</v>
+      </c>
+      <c r="D233" t="s">
+        <v>748</v>
+      </c>
+      <c r="E233" t="s">
+        <v>749</v>
+      </c>
+      <c r="F233" t="s">
+        <v>192</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H233" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>755</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>177</v>
+      </c>
+      <c r="D234" t="s">
+        <v>748</v>
+      </c>
+      <c r="E234" t="s">
+        <v>749</v>
+      </c>
+      <c r="F234" t="s">
+        <v>192</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H234" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>758</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>21</v>
+      </c>
+      <c r="D235" t="s">
+        <v>748</v>
+      </c>
+      <c r="E235" t="s">
+        <v>749</v>
+      </c>
+      <c r="F235" t="s">
+        <v>192</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H235" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>761</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>25</v>
+      </c>
+      <c r="D236" t="s">
+        <v>748</v>
+      </c>
+      <c r="E236" t="s">
+        <v>749</v>
+      </c>
+      <c r="F236" t="s">
+        <v>762</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H236" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>765</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" t="s">
+        <v>766</v>
+      </c>
+      <c r="E237" t="s">
+        <v>767</v>
+      </c>
+      <c r="F237" t="s">
+        <v>706</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H237" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>770</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>17</v>
+      </c>
+      <c r="D238" t="s">
+        <v>766</v>
+      </c>
+      <c r="E238" t="s">
+        <v>767</v>
+      </c>
+      <c r="F238" t="s">
+        <v>241</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H238" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>773</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>177</v>
+      </c>
+      <c r="D239" t="s">
+        <v>766</v>
+      </c>
+      <c r="E239" t="s">
+        <v>767</v>
+      </c>
+      <c r="F239" t="s">
+        <v>218</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H239" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>682</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>21</v>
+      </c>
+      <c r="D240" t="s">
+        <v>766</v>
+      </c>
+      <c r="E240" t="s">
+        <v>767</v>
+      </c>
+      <c r="F240" t="s">
+        <v>279</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H240" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>778</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>25</v>
+      </c>
+      <c r="D241" t="s">
+        <v>766</v>
+      </c>
+      <c r="E241" t="s">
+        <v>767</v>
+      </c>
+      <c r="F241" t="s">
+        <v>178</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H241" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>781</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>29</v>
+      </c>
+      <c r="D242" t="s">
+        <v>766</v>
+      </c>
+      <c r="E242" t="s">
+        <v>767</v>
+      </c>
+      <c r="F242" t="s">
+        <v>218</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H242" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>784</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>188</v>
+      </c>
+      <c r="D243" t="s">
+        <v>766</v>
+      </c>
+      <c r="E243" t="s">
+        <v>767</v>
+      </c>
+      <c r="F243" t="s">
+        <v>785</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H243" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>788</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>33</v>
+      </c>
+      <c r="D244" t="s">
+        <v>766</v>
+      </c>
+      <c r="E244" t="s">
+        <v>767</v>
+      </c>
+      <c r="F244" t="s">
+        <v>785</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H244" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>791</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" t="s">
+        <v>766</v>
+      </c>
+      <c r="E245" t="s">
+        <v>767</v>
+      </c>
+      <c r="F245" t="s">
+        <v>254</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H245" t="s">
+        <v>793</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>